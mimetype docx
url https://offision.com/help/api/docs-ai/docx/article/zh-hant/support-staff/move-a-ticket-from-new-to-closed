--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把工單從新報告推到已關閉</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">接下一張工單、在四種狀態之間移動它、給它一個名字，以及一次清掉一整批 — 還有 這些事都沒有做到的那一件：告訴匯報故障的人。</w:t>
+        <w:t xml:space="preserve">接下一張工單、在四種狀態之間移動它、給它一個名字，以及一次清掉一整批 — 還有這些事都沒有做到的那一件：告訴匯報故障的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp1zpbi9lgdecbi53b4qvl">
+      <w:hyperlink w:history="1" r:id="rIdwwpmlqkltyrc6g0xxtp8v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/move-a-ticket-from-new-to-closed/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">狀態膠囊撐起整份工作。它掛在每一張卡片的角落，在列表裡則位於狀態那一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 往前推</w:t>
@@ -281,51 +281,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題底下的標記就是處理人：一個名字，或是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">尚未指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。點它然後選人；你在選的那份
 名單就是支援職員。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">指派是把一則廣播變成某一個人的工作。工單一有處理人，那個人就會收到電郵與通知，而
 原本的廣播也會停下來。改指派會通知新的人，不會告訴原本那位他被換掉了 — 所以要交接
 的話，也在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaji66c4hmois51bovx9eb">
+      <w:hyperlink w:history="1" r:id="rIdobm53zzwcwt_29hyswge5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">評論</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡說一聲。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選自己，就是接下一張沒人認領的工單的正常做法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 一次清掉一批</w:t>
@@ -456,90 +456,90 @@
         <w:t xml:space="preserve">
 Offision 只在問題被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時寄一封電郵，以及工單被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時再寄一封。除此之外沒有
 別的。已處理與已關閉既不會傳到匯報人，也不會傳到團隊 — 所以當有人在等消息，唯一會
 傳到他那裡的是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd5g-qanwbvee6tmm-4gdq">
+      <w:hyperlink w:history="1" r:id="rIdsozhka71krjzwcpscekbc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">評論</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">應用程式裡沒有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">工單，這是刻意的：刪掉一張工單，等於把那間房的那段歷史一起
 帶走。如果某一張根本就不該存在，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfcoduvh86w6qpy4ccronh">
+      <w:hyperlink w:history="1" r:id="rId0ciulwk7jrwe-ykdnal87">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在主控台顧佇列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的人的事。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -964,51 +964,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp1zpbi9lgdecbi53b4qvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdaji66c4hmois51bovx9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdd5g-qanwbvee6tmm-4gdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdfcoduvh86w6qpy4ccronh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c85f5c9569bf1dd0b9bd241a03655e5896028d33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24a013ca2a3b87176e229472081effb79e7781ee.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwwpmlqkltyrc6g0xxtp8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdobm53zzwcwt_29hyswge5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdsozhka71krjzwcpscekbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId0ciulwk7jrwe-ykdnal87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c85f5c9569bf1dd0b9bd241a03655e5896028d33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24a013ca2a3b87176e229472081effb79e7781ee.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把工單從新報告推到已關閉</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>