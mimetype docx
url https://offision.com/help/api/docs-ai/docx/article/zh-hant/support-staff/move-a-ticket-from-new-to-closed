--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwwpmlqkltyrc6g0xxtp8v">
+      <w:hyperlink w:history="1" r:id="rIdhh4pcq-fbzsu8-6czw51y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/move-a-ticket-from-new-to-closed/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">狀態膠囊撐起整份工作。它掛在每一張卡片的角落，在列表裡則位於狀態那一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 往前推</w:t>
@@ -281,51 +281,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題底下的標記就是處理人：一個名字，或是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">尚未指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。點它然後選人；你在選的那份
 名單就是支援職員。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">指派是把一則廣播變成某一個人的工作。工單一有處理人，那個人就會收到電郵與通知，而
 原本的廣播也會停下來。改指派會通知新的人，不會告訴原本那位他被換掉了 — 所以要交接
 的話，也在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdobm53zzwcwt_29hyswge5">
+      <w:hyperlink w:history="1" r:id="rIdpxgh_dj2bqvlrzk2dlhry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">評論</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡說一聲。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選自己，就是接下一張沒人認領的工單的正常做法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 一次清掉一批</w:t>
@@ -456,90 +456,90 @@
         <w:t xml:space="preserve">
 Offision 只在問題被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時寄一封電郵，以及工單被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時再寄一封。除此之外沒有
 別的。已處理與已關閉既不會傳到匯報人，也不會傳到團隊 — 所以當有人在等消息，唯一會
 傳到他那裡的是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsozhka71krjzwcpscekbc">
+      <w:hyperlink w:history="1" r:id="rIdjtyrcob8fplphg7q-rnec">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">評論</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">應用程式裡沒有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">工單，這是刻意的：刪掉一張工單，等於把那間房的那段歷史一起
 帶走。如果某一張根本就不該存在，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ciulwk7jrwe-ykdnal87">
+      <w:hyperlink w:history="1" r:id="rIddxwupwm6-tgpex5jcqi12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在主控台顧佇列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的人的事。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -964,51 +964,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwwpmlqkltyrc6g0xxtp8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdobm53zzwcwt_29hyswge5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdsozhka71krjzwcpscekbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId0ciulwk7jrwe-ykdnal87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c85f5c9569bf1dd0b9bd241a03655e5896028d33.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24a013ca2a3b87176e229472081effb79e7781ee.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhh4pcq-fbzsu8-6czw51y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdpxgh_dj2bqvlrzk2dlhry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdjtyrcob8fplphg7q-rnec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIddxwupwm6-tgpex5jcqi12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2065babf54983fbced50c0b285d1fd9cfb5c3e3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60016d10f1e4374c4358cf8287f39b27e0eb81b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把工單從新報告推到已關閉</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>