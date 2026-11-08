--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhh4pcq-fbzsu8-6czw51y">
+      <w:hyperlink w:history="1" r:id="rIdk7oavwmz9s_9gemzchqte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/move-a-ticket-from-new-to-closed/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">狀態膠囊撐起整份工作。它掛在每一張卡片的角落，在列表裡則位於狀態那一欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 往前推</w:t>
@@ -281,51 +281,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題底下的標記就是處理人：一個名字，或是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">尚未指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。點它然後選人；你在選的那份
 名單就是支援職員。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">指派是把一則廣播變成某一個人的工作。工單一有處理人，那個人就會收到電郵與通知，而
 原本的廣播也會停下來。改指派會通知新的人，不會告訴原本那位他被換掉了 — 所以要交接
 的話，也在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxgh_dj2bqvlrzk2dlhry">
+      <w:hyperlink w:history="1" r:id="rIdx-dulhojoyo418zpttv1c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">評論</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡說一聲。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選自己，就是接下一張沒人認領的工單的正常做法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 一次清掉一批</w:t>
@@ -456,90 +456,90 @@
         <w:t xml:space="preserve">
 Offision 只在問題被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時寄一封電郵，以及工單被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時再寄一封。除此之外沒有
 別的。已處理與已關閉既不會傳到匯報人，也不會傳到團隊 — 所以當有人在等消息，唯一會
 傳到他那裡的是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjtyrcob8fplphg7q-rnec">
+      <w:hyperlink w:history="1" r:id="rIdtiqs8moxdhss2cjndkjca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">評論</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">應用程式裡沒有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">刪除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">工單，這是刻意的：刪掉一張工單，等於把那間房的那段歷史一起
 帶走。如果某一張根本就不該存在，那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddxwupwm6-tgpex5jcqi12">
+      <w:hyperlink w:history="1" r:id="rIdwpxejpr0yrsgh5kobv-m1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在主控台顧佇列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的人的事。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -964,51 +964,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhh4pcq-fbzsu8-6czw51y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdpxgh_dj2bqvlrzk2dlhry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdjtyrcob8fplphg7q-rnec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIddxwupwm6-tgpex5jcqi12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2065babf54983fbced50c0b285d1fd9cfb5c3e3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60016d10f1e4374c4358cf8287f39b27e0eb81b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk7oavwmz9s_9gemzchqte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdx-dulhojoyo418zpttv1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdtiqs8moxdhss2cjndkjca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdwpxejpr0yrsgh5kobv-m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2065babf54983fbced50c0b285d1fd9cfb5c3e3b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60016d10f1e4374c4358cf8287f39b27e0eb81b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把工單從新報告推到已關閉</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>