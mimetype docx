--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,128 +26,128 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在支援面板上處理工單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">怎麼顧牆上那條共用佇列——等候數字轉成琥珀色再轉紅代表什麼、接手、解決與關閉如何 推動一張工單，以及在面板上點兩下永遠做不到的兩件事。</w:t>
+        <w:t xml:space="preserve">怎麼顧牆上那條共用佇列——等候數字轉成琥珀色再轉紅代表什麼、接手、解決與關閉如何推動一張工單，以及在面板上點兩下永遠做不到的兩件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgussrdpu_dicsqlag99gi">
+      <w:hyperlink w:history="1" r:id="rIdg-esercknxqboul0ca0wk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/handle-tickets-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">支援面板是掛在設施辦公室或工作間的那面螢幕：所有未結束的工單，依匯報所在的樓層
 分組，每一張都帶著一個數字，數著從有人匯報到現在過了幾分鐘。這一頁講的是怎麼顧
 這條佇列 — 以及這面螢幕刻意做不到的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板是團隊的螢幕，應用程式才是你的。如果你還沒開過自己的佇列，先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzbqbfa74npvykwdzpgt5">
+      <w:hyperlink w:history="1" r:id="rIdfrs2fzptab-b8n_pmayci">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在應用程式開啟你的支援頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。如果牆上根本還沒有
 螢幕，要先架一面：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ytwtpanlitxdtdjzumxw">
+      <w:hyperlink w:history="1" r:id="rIdqkf8uigxvcfc-ca2cpusy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援請求清單小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讀懂這面螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -523,51 +523,51 @@
         <w:t xml:space="preserve">在面板上點兩下做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板是為速度而做的，代價是三件事。先知道可以少一場爭論：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**它永遠不會告訴匯報故障的人。**這面螢幕上沒有任何東西能寫評論，而評論是唯一會
 傳到他那裡的東西。那要在應用程式做：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvk9idejpcfog-ezc__vio">
+      <w:hyperlink w:history="1" r:id="rId6hxvhyweenqn66umd3gmg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">回覆匯報這件事的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1093,51 +1093,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgussrdpu_dicsqlag99gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIdvzbqbfa74npvykwdzpgt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rId2ytwtpanlitxdtdjzumxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rIdvk9idejpcfog-ezc__vio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dae9e91a74eabcae77c149d302ae7fce76756e4a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56bc82ffdaf2c9b5fe45123ee8f6b3080c25f3ff.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg-esercknxqboul0ca0wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfrs2fzptab-b8n_pmayci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rIdqkf8uigxvcfc-ca2cpusy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rId6hxvhyweenqn66umd3gmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dae9e91a74eabcae77c149d302ae7fce76756e4a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56bc82ffdaf2c9b5fe45123ee8f6b3080c25f3ff.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在支援面板上處理工單</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>