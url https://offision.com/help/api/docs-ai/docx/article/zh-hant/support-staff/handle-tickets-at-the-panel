--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg-esercknxqboul0ca0wk">
+      <w:hyperlink w:history="1" r:id="rIdb6i4efrfyy2dgx7gqox9z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/handle-tickets-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">支援面板是掛在設施辦公室或工作間的那面螢幕：所有未結束的工單，依匯報所在的樓層
 分組，每一張都帶著一個數字，數著從有人匯報到現在過了幾分鐘。這一頁講的是怎麼顧
 這條佇列 — 以及這面螢幕刻意做不到的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板是團隊的螢幕，應用程式才是你的。如果你還沒開過自己的佇列，先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfrs2fzptab-b8n_pmayci">
+      <w:hyperlink w:history="1" r:id="rIddu--f7dpc2n0yoxro4iwb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在應用程式開啟你的支援頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。如果牆上根本還沒有
 螢幕，要先架一面：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqkf8uigxvcfc-ca2cpusy">
+      <w:hyperlink w:history="1" r:id="rIdyl2vkbek07u2u-htcbdxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援請求清單小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讀懂這面螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -523,51 +523,51 @@
         <w:t xml:space="preserve">在面板上點兩下做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板是為速度而做的，代價是三件事。先知道可以少一場爭論：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**它永遠不會告訴匯報故障的人。**這面螢幕上沒有任何東西能寫評論，而評論是唯一會
 傳到他那裡的東西。那要在應用程式做：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6hxvhyweenqn66umd3gmg">
+      <w:hyperlink w:history="1" r:id="rIdcvgawfffn-iofkgn2kffc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">回覆匯報這件事的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1093,51 +1093,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg-esercknxqboul0ca0wk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIdfrs2fzptab-b8n_pmayci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rIdqkf8uigxvcfc-ca2cpusy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rId6hxvhyweenqn66umd3gmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dae9e91a74eabcae77c149d302ae7fce76756e4a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56bc82ffdaf2c9b5fe45123ee8f6b3080c25f3ff.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb6i4efrfyy2dgx7gqox9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIddu--f7dpc2n0yoxro4iwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rIdyl2vkbek07u2u-htcbdxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rIdcvgawfffn-iofkgn2kffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0b50b870176abbc908c5535e52115d9b38d41c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4e06247e00edbbf98c8788a10f97402b5100f83.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在支援面板上處理工單</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>