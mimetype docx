--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6i4efrfyy2dgx7gqox9z">
+      <w:hyperlink w:history="1" r:id="rIdnxboymgedfy-xobdm8hoz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/support-staff/handle-tickets-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">支援面板是掛在設施辦公室或工作間的那面螢幕：所有未結束的工單，依匯報所在的樓層
 分組，每一張都帶著一個數字，數著從有人匯報到現在過了幾分鐘。這一頁講的是怎麼顧
 這條佇列 — 以及這面螢幕刻意做不到的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板是團隊的螢幕，應用程式才是你的。如果你還沒開過自己的佇列，先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddu--f7dpc2n0yoxro4iwb">
+      <w:hyperlink w:history="1" r:id="rIdputiodqyp7crvgqfxijed">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在應用程式開啟你的支援頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。如果牆上根本還沒有
 螢幕，要先架一面：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyl2vkbek07u2u-htcbdxf">
+      <w:hyperlink w:history="1" r:id="rIdnybczn4895exbqnssq7dh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援請求清單小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讀懂這面螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -523,51 +523,51 @@
         <w:t xml:space="preserve">在面板上點兩下做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板是為速度而做的，代價是三件事。先知道可以少一場爭論：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**它永遠不會告訴匯報故障的人。**這面螢幕上沒有任何東西能寫評論，而評論是唯一會
 傳到他那裡的東西。那要在應用程式做：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcvgawfffn-iofkgn2kffc">
+      <w:hyperlink w:history="1" r:id="rIdwur7nptg0jdamdify4c3j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">回覆匯報這件事的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1093,51 +1093,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb6i4efrfyy2dgx7gqox9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIddu--f7dpc2n0yoxro4iwb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rIdyl2vkbek07u2u-htcbdxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rIdcvgawfffn-iofkgn2kffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0b50b870176abbc908c5535e52115d9b38d41c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4e06247e00edbbf98c8788a10f97402b5100f83.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnxboymgedfy-xobdm8hoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIdputiodqyp7crvgqfxijed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rIdnybczn4895exbqnssq7dh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rIdwur7nptg0jdamdify4c3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f0b50b870176abbc908c5535e52115d9b38d41c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4e06247e00edbbf98c8788a10f97402b5100f83.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在支援面板上處理工單</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>