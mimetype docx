--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">小工具與它們的位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一份數位看板設計上的五種擺放位置、每種位置能放哪些小工具，以及一次作用在整份設計 上的設定。</w:t>
+        <w:t xml:space="preserve">一份數位看板設計上的五種擺放位置、每種位置能放哪些小工具，以及一次作用在整份設計上的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjkjraq0gfs3cro1tiimy">
+      <w:hyperlink w:history="1" r:id="rId7vs114ak4eqlg2dooux4f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/widgets-and-places/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容上的每一樣東西，都是在預覽裡點它才打開的。沒有一份要逐項看完的小工具清單，也沒有
 要翻找的屬性面板：點你想改的那樣東西，右邊的側欄就變成它的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -461,51 +461,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你的設計實際上有哪幾種，是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的問題，不是內容的問題——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehqap3qeou32rh_y08e7u">
+      <w:hyperlink w:history="1" r:id="rId2i0kvnnwqhgd-t9qiabuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">什麼能放在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個小工具都有自己的一篇文章——它顯示什麼、它的設定逐欄說明。下表列出每一個放得進
@@ -575,317 +575,317 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtpz82hdpz4kqiptkgjr2v">
+            <w:hyperlink w:history="1" r:id="rId1osrt_9ppblqaf8a2eovk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約清單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdw70vdlkfgp32mfgtoirn4">
+            <w:hyperlink w:history="1" r:id="rIdv16qoiguretix-r7wqnfv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源日曆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpa7hgcav5y_aph438o546">
+            <w:hyperlink w:history="1" r:id="rIdp6fofq6sglkk-o5aevcjp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約狀態 - 地圖</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyxvqulf3wmvrnqmn8z-r8">
+            <w:hyperlink w:history="1" r:id="rId_hvs6orv-qwhaa5vefwnd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源清單 - 供預約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcrlnss4tfjayb_nktc-yl">
+            <w:hyperlink w:history="1" r:id="rIdqtvxxvc7tyjm3w98h8zwc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">今日活動清單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvpr2cndv4-eyeapsnv13a">
+            <w:hyperlink w:history="1" r:id="rIdu1mo2artopsbxxnxcbabc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">活動詳情</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId4s0m8y3yhp2w4a6an1sa8">
+            <w:hyperlink w:history="1" r:id="rIdvqw4p5lvwcddudziojffz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約狀態 - 摘要</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddnos9qiqsltf_h6on_qtq">
+            <w:hyperlink w:history="1" r:id="rIddf6is-1rv7gu6ymmlarh_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約按鈕</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -958,165 +958,165 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId12cpvbs1mofkcyd2g-j_o">
+            <w:hyperlink w:history="1" r:id="rIdr6tkdf3n6gbumz_t-vljd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">支援票列表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId1kmgmmavya5uesuyoutek">
+            <w:hyperlink w:history="1" r:id="rIdfp_ni2h7bm311lcwdgt8l">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">服務請求列表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId2saqhk7xh1n0a5wcmjjw6">
+            <w:hyperlink w:history="1" r:id="rIdrvnx01wxz-jepvzyaqiuv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">佔用感測器資料 - 地圖</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdlfnnl8nx-ukf-f9te6r2m">
+            <w:hyperlink w:history="1" r:id="rIdrf4h9_fuj7hp-mlps-yen">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">路線指引二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1189,355 +1189,355 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdiwsfc3idykipm0sawzl0q">
+            <w:hyperlink w:history="1" r:id="rIdrujhou8epezqz2abrdqtg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">公告</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片・文字條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzfhtsrnfzsdpn85dcyq-o">
+            <w:hyperlink w:history="1" r:id="rIdvcomdb7yfr8luu5ojclwd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">世界時鐘</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvgzjikn_zxp5zdyn2o1mt">
+            <w:hyperlink w:history="1" r:id="rIdbtntvorfhkwgayisvmjju">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">鐘</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxevp3svgm9defom0_0d9o">
+            <w:hyperlink w:history="1" r:id="rIdhi8wjgfzmumtya62lwqro">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">天氣</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdhfpmwj4kq6ybenaoaayf9">
+            <w:hyperlink w:history="1" r:id="rIdzaykrf1v_nrxfutvmatz3">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">香港天氣</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjgkj6p5kltflsevvxzmdo">
+            <w:hyperlink w:history="1" r:id="rIdfqcm28xfcualupry6tgcm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">農曆日曆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId4qsqggsym_chmolwcxk2p">
+            <w:hyperlink w:history="1" r:id="rIdyxko3dh4s0ziptl09wnrx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdop9tbevimqb-6ugh0fpuj">
+            <w:hyperlink w:history="1" r:id="rId2bxuvbfnke5mrcgtipdli">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSS 文字</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">文字條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIda_wwdnyktrfa7helh9rf4">
+            <w:hyperlink w:history="1" r:id="rId7ojlc0qsl4fkkcusktnhd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資訊列</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">文字條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1610,203 +1610,203 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqgm8okb_yvj_f5wukp8yt">
+            <w:hyperlink w:history="1" r:id="rIdxhdrwsc9x05idkciz8m4f">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客歡迎</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdbc7bswuunq-zlz5ofd-mh">
+            <w:hyperlink w:history="1" r:id="rIdrivpthn3yryprw7hhjlsp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客名單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjkiblmroonldxnt2n5jxc">
+            <w:hyperlink w:history="1" r:id="rIdeyjeosx1j23js2inrnaiv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客自助登記按鈕</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwsztj8c6lfdl_4scmh-me">
+            <w:hyperlink w:history="1" r:id="rIds3sliv09apkuujootpce-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客登記二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdiq9rvafg0_7eqvfcb0keg">
+            <w:hyperlink w:history="1" r:id="rIddkxawaajlmhbptqwrtggw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wi-Fi二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1879,89 +1879,89 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6745"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId9mo9wgszrlb1elowomgih">
+            <w:hyperlink w:history="1" r:id="rId0we06blwpgl5fxz1y9jrg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offision 通話人員列表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2615"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6745"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdp93is90vswdlwjlisi3td">
+            <w:hyperlink w:history="1" r:id="rId3jrlbj_ejpp1ouzfbdhkn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teams phone呼叫人員清單（測試版）</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2615"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2034,127 +2034,127 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdy2isbcxh8tqldfic4lwgx">
+            <w:hyperlink w:history="1" r:id="rIdxixqplztl_reudt0sj3qy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">房間控制二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId5ixq8hgqqsykf3zj7mrmt">
+            <w:hyperlink w:history="1" r:id="rIdjot1ezu_qhjobtkd51ykl">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">開門按鈕</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdh2cc69eehofxulujvvvtl">
+            <w:hyperlink w:history="1" r:id="rIdoxbombaecaeyrjlwtt6hv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">語言選擇</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2227,279 +2227,279 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyrlek2dw8ezhbh4gmdpwc">
+            <w:hyperlink w:history="1" r:id="rIdqpmcrvz7bm-f_6i-qrrdv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">圖片</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId2f4lvb1kwlujdwnmn_fbt">
+            <w:hyperlink w:history="1" r:id="rId9locefydxuuxagcxtpti5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">影片</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdujj-7zw_0tzesxqpsfsjh">
+            <w:hyperlink w:history="1" r:id="rId8jjwstoajj4pblfsc98fv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwqnkmvwplfcooq9w2cgnz">
+            <w:hyperlink w:history="1" r:id="rId8evcsbbpajbsvlwdnphca">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">播放清單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdlyqi9xjq8ckicdtgy-9hv">
+            <w:hyperlink w:history="1" r:id="rIdz6-i-jvdm5r3ammxaczo_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLS（HTTP 直播）</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdva4qfljiw6f1ad1ymifkt">
+            <w:hyperlink w:history="1" r:id="rIdpen957hbv5w_9je0kbotu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">網站 - iFrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwud-zeblj9pex5mwb3yxr">
+            <w:hyperlink w:history="1" r:id="rIdvwv33madfaach6wjzemce">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDF播放</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2624,62 +2624,62 @@
         </w:rPr>
         <w:t xml:space="preserve">預約按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與兩個通話清單。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自助登記
 按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是例外——它會安靜地換成</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客登記二維碼</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，讓訪客用自己的手機做同一件事。在
-編輯器的</w:t>
+        <w:t xml:space="preserve">，讓訪客用自己的手機做同一件事。在編輯器的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">螢幕</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">頁改掉那個答案，它們就會回來。</w:t>
+        <w:t xml:space="preserve">螢幕尺寸</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">對話框——由預覽
+下方的說明打開——改掉那個答案，它們就會回來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">作用在整份設計的設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">側欄的第一頁——它開啟時停在的那一頁，也是 ← 永遠會回到的那一頁——是內容本身，而不是
 上面的任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -3199,94 +3199,94 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到底有哪些擺放位置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 幾張卡片、要不要側邊欄、它靠哪一邊——全部屬於版面，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzd1i0rsk4za_c_tf8kene">
+      <w:hyperlink w:history="1" r:id="rIdikwlkq7jqpzb99rpyhol4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主畫面上輪流播放好幾樣</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 場景、播放清單與每週排程在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpns-he53dediwxoys_1xf">
+      <w:hyperlink w:history="1" r:id="rIdtcwzmsju0nf5p8v6ocbsw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 會插播自己的螢幕在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2r6moupsecshecdfms87w">
+      <w:hyperlink w:history="1" r:id="rId4nm78qiapb6nta8gahizg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3305,51 +3305,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕認為自己在哪裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 需要位置的小工具讀的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的位置，不是內容的——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu_ytkjsbyljclwkkwsdmd">
+      <w:hyperlink w:history="1" r:id="rIdi_huosporzuwjpomnoxyy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3774,51 +3774,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcjkjraq0gfs3cro1tiimy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rIdehqap3qeou32rh_y08e7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdtpz82hdpz4kqiptkgjr2v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdw70vdlkfgp32mfgtoirn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdpa7hgcav5y_aph438o546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIdyxvqulf3wmvrnqmn8z-r8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rIdcrlnss4tfjayb_nktc-yl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdvpr2cndv4-eyeapsnv13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rId4s0m8y3yhp2w4a6an1sa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIddnos9qiqsltf_h6on_qtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId12cpvbs1mofkcyd2g-j_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId1kmgmmavya5uesuyoutek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rId2saqhk7xh1n0a5wcmjjw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdlfnnl8nx-ukf-f9te6r2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdiwsfc3idykipm0sawzl0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdzfhtsrnfzsdpn85dcyq-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rIdvgzjikn_zxp5zdyn2o1mt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdxevp3svgm9defom0_0d9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rIdhfpmwj4kq6ybenaoaayf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdjgkj6p5kltflsevvxzmdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rId4qsqggsym_chmolwcxk2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdop9tbevimqb-6ugh0fpuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIda_wwdnyktrfa7helh9rf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdqgm8okb_yvj_f5wukp8yt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdbc7bswuunq-zlz5ofd-mh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdjkiblmroonldxnt2n5jxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdwsztj8c6lfdl_4scmh-me" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdiq9rvafg0_7eqvfcb0keg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId9mo9wgszrlb1elowomgih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rIdp93is90vswdlwjlisi3td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdy2isbcxh8tqldfic4lwgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId5ixq8hgqqsykf3zj7mrmt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdh2cc69eehofxulujvvvtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdyrlek2dw8ezhbh4gmdpwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId2f4lvb1kwlujdwnmn_fbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rIdujj-7zw_0tzesxqpsfsjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rIdwqnkmvwplfcooq9w2cgnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdlyqi9xjq8ckicdtgy-9hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rIdva4qfljiw6f1ad1ymifkt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdwud-zeblj9pex5mwb3yxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdzd1i0rsk4za_c_tf8kene" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdpns-he53dediwxoys_1xf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId2r6moupsecshecdfms87w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdu_ytkjsbyljclwkkwsdmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9c8feb1c37166c8da41368d41c7d23b2868aaae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2deaa564e06392c9213df72e02eb110b63764fd4.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7vs114ak4eqlg2dooux4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId2i0kvnnwqhgd-t9qiabuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId1osrt_9ppblqaf8a2eovk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdv16qoiguretix-r7wqnfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdp6fofq6sglkk-o5aevcjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rId_hvs6orv-qwhaa5vefwnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rIdqtvxxvc7tyjm3w98h8zwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdu1mo2artopsbxxnxcbabc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rIdvqw4p5lvwcddudziojffz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIddf6is-1rv7gu6ymmlarh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdr6tkdf3n6gbumz_t-vljd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rIdfp_ni2h7bm311lcwdgt8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdrvnx01wxz-jepvzyaqiuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdrf4h9_fuj7hp-mlps-yen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdrujhou8epezqz2abrdqtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdvcomdb7yfr8luu5ojclwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rIdbtntvorfhkwgayisvmjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdhi8wjgfzmumtya62lwqro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rIdzaykrf1v_nrxfutvmatz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdfqcm28xfcualupry6tgcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rIdyxko3dh4s0ziptl09wnrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId2bxuvbfnke5mrcgtipdli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rId7ojlc0qsl4fkkcusktnhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdxhdrwsc9x05idkciz8m4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdrivpthn3yryprw7hhjlsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdeyjeosx1j23js2inrnaiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIds3sliv09apkuujootpce-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIddkxawaajlmhbptqwrtggw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId0we06blwpgl5fxz1y9jrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rId3jrlbj_ejpp1ouzfbdhkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdxixqplztl_reudt0sj3qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdjot1ezu_qhjobtkd51ykl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdoxbombaecaeyrjlwtt6hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdqpmcrvz7bm-f_6i-qrrdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId9locefydxuuxagcxtpti5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rId8jjwstoajj4pblfsc98fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rId8evcsbbpajbsvlwdnphca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdz6-i-jvdm5r3ammxaczo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rIdpen957hbv5w_9je0kbotu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdvwv33madfaach6wjzemce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdikwlkq7jqpzb99rpyhol4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdtcwzmsju0nf5p8v6ocbsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId4nm78qiapb6nta8gahizg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdi_huosporzuwjpomnoxyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9c8feb1c37166c8da41368d41c7d23b2868aaae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2deaa564e06392c9213df72e02eb110b63764fd4.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>小工具與它們的位置</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>