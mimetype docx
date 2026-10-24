--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7vs114ak4eqlg2dooux4f">
+      <w:hyperlink w:history="1" r:id="rIdxynoem8b-kyzujbnrvs64">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/widgets-and-places/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容上的每一樣東西，都是在預覽裡點它才打開的。沒有一份要逐項看完的小工具清單，也沒有
 要翻找的屬性面板：點你想改的那樣東西，右邊的側欄就變成它的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -461,51 +461,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你的設計實際上有哪幾種，是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的問題，不是內容的問題——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2i0kvnnwqhgd-t9qiabuf">
+      <w:hyperlink w:history="1" r:id="rIdjnc6uidffwl5jeefey1bw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">什麼能放在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個小工具都有自己的一篇文章——它顯示什麼、它的設定逐欄說明。下表列出每一個放得進
@@ -575,317 +575,317 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId1osrt_9ppblqaf8a2eovk">
+            <w:hyperlink w:history="1" r:id="rId-hitigywjtix4fz2lxrqa">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約清單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdv16qoiguretix-r7wqnfv">
+            <w:hyperlink w:history="1" r:id="rId20_r4f8qae_sots72awyd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源日曆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdp6fofq6sglkk-o5aevcjp">
+            <w:hyperlink w:history="1" r:id="rIdyhlrwfzzfkehmuxeeh2w3">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約狀態 - 地圖</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId_hvs6orv-qwhaa5vefwnd">
+            <w:hyperlink w:history="1" r:id="rIdomv-_waowm0bmbr6b_9mp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源清單 - 供預約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqtvxxvc7tyjm3w98h8zwc">
+            <w:hyperlink w:history="1" r:id="rId7p8d8sv7q56vdppcu7jcj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">今日活動清單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdu1mo2artopsbxxnxcbabc">
+            <w:hyperlink w:history="1" r:id="rIdyvqz42wplvsni0hzzgr95">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">活動詳情</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvqw4p5lvwcddudziojffz">
+            <w:hyperlink w:history="1" r:id="rIdegfq5anb2j1eidflt66mx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約狀態 - 摘要</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7061"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddf6is-1rv7gu6ymmlarh_">
+            <w:hyperlink w:history="1" r:id="rIdns6x1flem8hygnkxuksvc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約按鈕</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2299"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -958,165 +958,165 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdr6tkdf3n6gbumz_t-vljd">
+            <w:hyperlink w:history="1" r:id="rIdz1xgsiv99mavzr6rbeum_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">支援票列表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfp_ni2h7bm311lcwdgt8l">
+            <w:hyperlink w:history="1" r:id="rIddrlh63ylumf09zoyk9fgm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">服務請求列表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrvnx01wxz-jepvzyaqiuv">
+            <w:hyperlink w:history="1" r:id="rId22zqkp_oipe5ohigubfr-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">佔用感測器資料 - 地圖</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrf4h9_fuj7hp-mlps-yen">
+            <w:hyperlink w:history="1" r:id="rIdrvan9p_lzs7vekldga2qz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">路線指引二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2259"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1189,355 +1189,355 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrujhou8epezqz2abrdqtg">
+            <w:hyperlink w:history="1" r:id="rIdtmmor4kje8khia_mf0bnw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">公告</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片・文字條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvcomdb7yfr8luu5ojclwd">
+            <w:hyperlink w:history="1" r:id="rId8_hacsya5ufugsc_jbaal">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">世界時鐘</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdbtntvorfhkwgayisvmjju">
+            <w:hyperlink w:history="1" r:id="rIdl7fovp1_pmfpfo6_uhkob">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">鐘</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdhi8wjgfzmumtya62lwqro">
+            <w:hyperlink w:history="1" r:id="rIdqkiyt5llfgaxk3_2e6zq7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">天氣</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzaykrf1v_nrxfutvmatz3">
+            <w:hyperlink w:history="1" r:id="rIdmqhs1l85hmmy4obxq34ac">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">香港天氣</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfqcm28xfcualupry6tgcm">
+            <w:hyperlink w:history="1" r:id="rIdcsin32dfvmksv9yb-vyik">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">農曆日曆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyxko3dh4s0ziptl09wnrx">
+            <w:hyperlink w:history="1" r:id="rIduwxakh9fo3e4uzogviuyl">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId2bxuvbfnke5mrcgtipdli">
+            <w:hyperlink w:history="1" r:id="rIdh-2vgk1qncoy04tajg0hg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSS 文字</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">文字條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6056"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId7ojlc0qsl4fkkcusktnhd">
+            <w:hyperlink w:history="1" r:id="rIdv6y0zy36fgvoj0qwpu8mw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">資訊列</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3304"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">文字條</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1610,203 +1610,203 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxhdrwsc9x05idkciz8m4f">
+            <w:hyperlink w:history="1" r:id="rIdglqiy93kjnkqsxmujzzy5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客歡迎</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrivpthn3yryprw7hhjlsp">
+            <w:hyperlink w:history="1" r:id="rIdsqu0sn660jcawdccvgig5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客名單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdeyjeosx1j23js2inrnaiv">
+            <w:hyperlink w:history="1" r:id="rIdlsni6qimyyznfwdf08z6f">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客自助登記按鈕</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIds3sliv09apkuujootpce-">
+            <w:hyperlink w:history="1" r:id="rIdqsm-hsdj0qefbzqpoy3c5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客登記二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7401"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddkxawaajlmhbptqwrtggw">
+            <w:hyperlink w:history="1" r:id="rIdfuvqdvi_z5ys4xf_ylafr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wi-Fi二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1959"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1879,89 +1879,89 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6745"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId0we06blwpgl5fxz1y9jrg">
+            <w:hyperlink w:history="1" r:id="rIdz9heabb-p6l9ao0bqejfi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offision 通話人員列表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2615"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6745"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId3jrlbj_ejpp1ouzfbdhkn">
+            <w:hyperlink w:history="1" r:id="rId0d8q6vzrev8qhnp4xmfnq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teams phone呼叫人員清單（測試版）</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2615"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・側邊小工具・資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2034,127 +2034,127 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxixqplztl_reudt0sj3qy">
+            <w:hyperlink w:history="1" r:id="rIdjlth37h2e9xfd_qfwqykn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">房間控制二維碼</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdjot1ezu_qhjobtkd51ykl">
+            <w:hyperlink w:history="1" r:id="rIdcakz196bwqtyj_7mhqkga">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">開門按鈕</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7920"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdoxbombaecaeyrjlwtt6hv">
+            <w:hyperlink w:history="1" r:id="rIdu8o5w3phrgvlntqs5apc7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">語言選擇</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1440"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2227,279 +2227,279 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">可放在</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqpmcrvz7bm-f_6i-qrrdv">
+            <w:hyperlink w:history="1" r:id="rIdhkpp0iqnlrmzoarxdka47">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">圖片</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片・操作按鈕</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId9locefydxuuxagcxtpti5">
+            <w:hyperlink w:history="1" r:id="rIdtx2b1enxil1dbljh0uowk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">影片</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId8jjwstoajj4pblfsc98fv">
+            <w:hyperlink w:history="1" r:id="rIdg5nlaqiqrwl6axtm__lye">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId8evcsbbpajbsvlwdnphca">
+            <w:hyperlink w:history="1" r:id="rIdhzz-xgrh5kghrkdjif1jw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">播放清單</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdz6-i-jvdm5r3ammxaczo_">
+            <w:hyperlink w:history="1" r:id="rIdoopol8cjfvl7r_w0a-ety">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLS（HTTP 直播）</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpen957hbv5w_9je0kbotu">
+            <w:hyperlink w:history="1" r:id="rIdcmrotj8xkthfbsu8xuode">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">網站 - iFrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面・資訊卡片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvwv33madfaach6wjzemce">
+            <w:hyperlink w:history="1" r:id="rIdlgbvxuur1t4etf2niunal">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDF播放</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2434"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主畫面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3199,94 +3199,94 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">到底有哪些擺放位置。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 幾張卡片、要不要側邊欄、它靠哪一邊——全部屬於版面，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikwlkq7jqpzb99rpyhol4">
+      <w:hyperlink w:history="1" r:id="rIdcpxfarzqlytgv7ba5wsup">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主畫面上輪流播放好幾樣</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 場景、播放清單與每週排程在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtcwzmsju0nf5p8v6ocbsw">
+      <w:hyperlink w:history="1" r:id="rIdxlhjxztlux8gisbwjzsrv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 會插播自己的螢幕在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4nm78qiapb6nta8gahizg">
+      <w:hyperlink w:history="1" r:id="rIdxopqkxfwcluufktj-mhmy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3305,51 +3305,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕認為自己在哪裡。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 需要位置的小工具讀的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的位置，不是內容的——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi_huosporzuwjpomnoxyy">
+      <w:hyperlink w:history="1" r:id="rIdslcctr3fhyzkb6ypzvujx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3774,51 +3774,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7vs114ak4eqlg2dooux4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId2i0kvnnwqhgd-t9qiabuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId1osrt_9ppblqaf8a2eovk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdv16qoiguretix-r7wqnfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdp6fofq6sglkk-o5aevcjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rId_hvs6orv-qwhaa5vefwnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rIdqtvxxvc7tyjm3w98h8zwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdu1mo2artopsbxxnxcbabc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rIdvqw4p5lvwcddudziojffz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIddf6is-1rv7gu6ymmlarh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdr6tkdf3n6gbumz_t-vljd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rIdfp_ni2h7bm311lcwdgt8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdrvnx01wxz-jepvzyaqiuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdrf4h9_fuj7hp-mlps-yen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdrujhou8epezqz2abrdqtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdvcomdb7yfr8luu5ojclwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rIdbtntvorfhkwgayisvmjju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdhi8wjgfzmumtya62lwqro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rIdzaykrf1v_nrxfutvmatz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdfqcm28xfcualupry6tgcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rIdyxko3dh4s0ziptl09wnrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId2bxuvbfnke5mrcgtipdli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rId7ojlc0qsl4fkkcusktnhd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdxhdrwsc9x05idkciz8m4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdrivpthn3yryprw7hhjlsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdeyjeosx1j23js2inrnaiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIds3sliv09apkuujootpce-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIddkxawaajlmhbptqwrtggw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId0we06blwpgl5fxz1y9jrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rId3jrlbj_ejpp1ouzfbdhkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdxixqplztl_reudt0sj3qy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdjot1ezu_qhjobtkd51ykl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdoxbombaecaeyrjlwtt6hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdqpmcrvz7bm-f_6i-qrrdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId9locefydxuuxagcxtpti5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rId8jjwstoajj4pblfsc98fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rId8evcsbbpajbsvlwdnphca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdz6-i-jvdm5r3ammxaczo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rIdpen957hbv5w_9je0kbotu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdvwv33madfaach6wjzemce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdikwlkq7jqpzb99rpyhol4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdtcwzmsju0nf5p8v6ocbsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId4nm78qiapb6nta8gahizg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdi_huosporzuwjpomnoxyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9c8feb1c37166c8da41368d41c7d23b2868aaae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2deaa564e06392c9213df72e02eb110b63764fd4.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxynoem8b-kyzujbnrvs64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rIdjnc6uidffwl5jeefey1bw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId-hitigywjtix4fz2lxrqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rId20_r4f8qae_sots72awyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdyhlrwfzzfkehmuxeeh2w3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIdomv-_waowm0bmbr6b_9mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rId7p8d8sv7q56vdppcu7jcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdyvqz42wplvsni0hzzgr95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rIdegfq5anb2j1eidflt66mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIdns6x1flem8hygnkxuksvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdz1xgsiv99mavzr6rbeum_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rIddrlh63ylumf09zoyk9fgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rId22zqkp_oipe5ohigubfr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdrvan9p_lzs7vekldga2qz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdtmmor4kje8khia_mf0bnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rId8_hacsya5ufugsc_jbaal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rIdl7fovp1_pmfpfo6_uhkob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdqkiyt5llfgaxk3_2e6zq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rIdmqhs1l85hmmy4obxq34ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdcsin32dfvmksv9yb-vyik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rIduwxakh9fo3e4uzogviuyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdh-2vgk1qncoy04tajg0hg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIdv6y0zy36fgvoj0qwpu8mw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdglqiy93kjnkqsxmujzzy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdsqu0sn660jcawdccvgig5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdlsni6qimyyznfwdf08z6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdqsm-hsdj0qefbzqpoy3c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdfuvqdvi_z5ys4xf_ylafr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdz9heabb-p6l9ao0bqejfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rId0d8q6vzrev8qhnp4xmfnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdjlth37h2e9xfd_qfwqykn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdcakz196bwqtyj_7mhqkga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdu8o5w3phrgvlntqs5apc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdhkpp0iqnlrmzoarxdka47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdtx2b1enxil1dbljh0uowk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rIdg5nlaqiqrwl6axtm__lye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rIdhzz-xgrh5kghrkdjif1jw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdoopol8cjfvl7r_w0a-ety" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rIdcmrotj8xkthfbsu8xuode" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdlgbvxuur1t4etf2niunal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdcpxfarzqlytgv7ba5wsup" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdxlhjxztlux8gisbwjzsrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdxopqkxfwcluufktj-mhmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdslcctr3fhyzkb6ypzvujx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e13d2fe43609ceae3581422357b0ea31e52ee261.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5d0fe81f8175673e1801d4b38cec1be285d7709.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>小工具與它們的位置</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>