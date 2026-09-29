--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,126 +26,126 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">安排螢幕在一週的哪些時段播什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">排程模式的主舞台會在一週的不同時段播不同的小工具——在星期與半小時的格線上畫成 一塊塊，加上假期的欄位、沒畫到的時段由誰接手，以及兩塊重疊時的規則。</w:t>
+        <w:t xml:space="preserve">排程模式的主舞台會在一週的不同時段播不同的小工具——在星期與半小時的格線上畫成一塊塊，加上假期的欄位、沒畫到的時段由誰接手，以及兩塊重疊時的規則。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjjghrbqy2dskai8c09bb">
+      <w:hyperlink w:history="1" r:id="rIdnym4ycuawdlttsfamoidd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/weekly-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在一棟忙碌的大樓裡，一面螢幕擁有的是一整週，而不是一個迴圈。大堂那面牆，九點值得
 留給剛到的訪客，中午值得留給餐廳菜單，整個下午留給會議室的空閒狀態，星期六則可以
 安靜一點。輪播做不到這件事——它在凌晨四點播菜單，跟中午一樣理直氣壯。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">做得
 到，因為它是用星期和時刻寫的，不是用輪到誰寫的。這一頁要組出來的，就是那一週。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 已經存在的數位看板內容。排程是主舞台的一種模式，不是一種新的內容——還沒有的話，
 請先</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjrq6hxji8vmuqval31yic">
+      <w:hyperlink w:history="1" r:id="rIdumqprqmecmjnx-tbzg1rt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (電子標牌)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1294,83 +1294,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">插播。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客抵達、或是即將開始的預約，不管排程說什麼，都會替換掉主舞台，之後
 再交還——那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxypad-8gmnwqnotexrl8l">
+      <w:hyperlink w:history="1" r:id="rIdot8rjp1t5ncamzeawr8ec">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，它比這裡寫的任何東西都優先。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他主舞台。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 版面把螢幕切開時，每一個主舞台各有自己的內容模式和自己的排程
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3mjnvnnrpnzb7tvkko_mz">
+      <w:hyperlink w:history="1" r:id="rIda8cfw7g8bthsoihcfbn08">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1378,64 +1378,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 側邊小工具、資訊卡片、按鈕和文字條都是固定的，不會輪播，
 也不能排程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">媒體播放清單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ylattrjnbserwbdtftmj">
+      <w:hyperlink w:history="1" r:id="rIdkz6jlbmhbvygnmfqlyefy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">播放清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具是一串有順序的檔案，本身沒有
 時間規則；排程可以在一週裡給它一個時段，但它的順序是在別的地方編輯的。主舞台
 的三種模式在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId94thnayvdd6cpmsvj58bz">
+      <w:hyperlink w:history="1" r:id="rIdagfssu1rdrkwz7gteqj7w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">播一個或播很多</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡比較。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1860,51 +1860,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsjjghrbqy2dskai8c09bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdjrq6hxji8vmuqval31yic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdxypad-8gmnwqnotexrl8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId3mjnvnnrpnzb7tvkko_mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId3ylattrjnbserwbdtftmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rId94thnayvdd6cpmsvj58bz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cdb3da10ea9fdfb1077eece0f9edf35f86b043c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fb100283fbbe769f6e046156e21c1b498658961.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b58d91d1868bcb7c6d5a90b51e4263f2b259b96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ded5b7dec28953a376a1b2ddd7a27e53234d2f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201b40eca8ddbde04ff994ccdf7e3310ff0fa457.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f5928035602bfb9e30211e26304db4676222873.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2746919f26cbda3af08b29346f1de72f35e6f86.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54f71d09aee44aba84a54a12fc0e1c65eafb5b78.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnym4ycuawdlttsfamoidd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdumqprqmecmjnx-tbzg1rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdot8rjp1t5ncamzeawr8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIda8cfw7g8bthsoihcfbn08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdkz6jlbmhbvygnmfqlyefy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdagfssu1rdrkwz7gteqj7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cdb3da10ea9fdfb1077eece0f9edf35f86b043c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fb100283fbbe769f6e046156e21c1b498658961.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b58d91d1868bcb7c6d5a90b51e4263f2b259b96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ded5b7dec28953a376a1b2ddd7a27e53234d2f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201b40eca8ddbde04ff994ccdf7e3310ff0fa457.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f5928035602bfb9e30211e26304db4676222873.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2746919f26cbda3af08b29346f1de72f35e6f86.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54f71d09aee44aba84a54a12fc0e1c65eafb5b78.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>安排螢幕在一週的哪些時段播什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>