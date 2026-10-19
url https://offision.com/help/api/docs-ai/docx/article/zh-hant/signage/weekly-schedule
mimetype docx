--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnym4ycuawdlttsfamoidd">
+      <w:hyperlink w:history="1" r:id="rIdbhfepu7y_g8pjc6ne5nwj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/weekly-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在一棟忙碌的大樓裡，一面螢幕擁有的是一整週，而不是一個迴圈。大堂那面牆，九點值得
 留給剛到的訪客，中午值得留給餐廳菜單，整個下午留給會議室的空閒狀態，星期六則可以
 安靜一點。輪播做不到這件事——它在凌晨四點播菜單，跟中午一樣理直氣壯。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">做得
 到，因為它是用星期和時刻寫的，不是用輪到誰寫的。這一頁要組出來的，就是那一週。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 已經存在的數位看板內容。排程是主舞台的一種模式，不是一種新的內容——還沒有的話，
 請先</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumqprqmecmjnx-tbzg1rt">
+      <w:hyperlink w:history="1" r:id="rIdr-h1vkrfz4v8fk82eyzta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (電子標牌)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1294,83 +1294,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">插播。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客抵達、或是即將開始的預約，不管排程說什麼，都會替換掉主舞台，之後
 再交還——那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdot8rjp1t5ncamzeawr8ec">
+      <w:hyperlink w:history="1" r:id="rIdlqadzdzeobfxuzvxtk_nu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，它比這裡寫的任何東西都優先。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他主舞台。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 版面把螢幕切開時，每一個主舞台各有自己的內容模式和自己的排程
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda8cfw7g8bthsoihcfbn08">
+      <w:hyperlink w:history="1" r:id="rIdkdhank45tqlppjqe-3r5s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1378,64 +1378,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 側邊小工具、資訊卡片、按鈕和文字條都是固定的，不會輪播，
 也不能排程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">媒體播放清單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkz6jlbmhbvygnmfqlyefy">
+      <w:hyperlink w:history="1" r:id="rIdw30io4_itd1obt7imwbxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">播放清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具是一串有順序的檔案，本身沒有
 時間規則；排程可以在一週裡給它一個時段，但它的順序是在別的地方編輯的。主舞台
 的三種模式在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagfssu1rdrkwz7gteqj7w">
+      <w:hyperlink w:history="1" r:id="rId_u8soqhg-kwz3qti_q06u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">播一個或播很多</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡比較。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1860,51 +1860,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnym4ycuawdlttsfamoidd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdumqprqmecmjnx-tbzg1rt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdot8rjp1t5ncamzeawr8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIda8cfw7g8bthsoihcfbn08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdkz6jlbmhbvygnmfqlyefy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdagfssu1rdrkwz7gteqj7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9cdb3da10ea9fdfb1077eece0f9edf35f86b043c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fb100283fbbe769f6e046156e21c1b498658961.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b58d91d1868bcb7c6d5a90b51e4263f2b259b96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ded5b7dec28953a376a1b2ddd7a27e53234d2f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/201b40eca8ddbde04ff994ccdf7e3310ff0fa457.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f5928035602bfb9e30211e26304db4676222873.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2746919f26cbda3af08b29346f1de72f35e6f86.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54f71d09aee44aba84a54a12fc0e1c65eafb5b78.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbhfepu7y_g8pjc6ne5nwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdr-h1vkrfz4v8fk82eyzta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdlqadzdzeobfxuzvxtk_nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdkdhank45tqlppjqe-3r5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdw30io4_itd1obt7imwbxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rId_u8soqhg-kwz3qti_q06u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3431e7c1e545c97e12147226b3f9f6741e070588.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e417812983917318209cf29888f24c2da2ce244.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/710fc4dab2214d7d08896aca087e96b4cd9fa4c3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffca72968cf3b58baab15e02bc2edf4151e28f42.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f73a075ad29edbf569edf37d95d5e22ebbf7970.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55368444c8fb9bcc8706f66e3cd1ad36d5e1c243.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0ac9683299d894e2f50380e6504f9c40be6a450.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11a9149d9baa38ca9985fbb7e40cf72338e27f89.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>安排螢幕在一週的哪些時段播什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>