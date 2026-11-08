--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,100 +52,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbhfepu7y_g8pjc6ne5nwj">
+      <w:hyperlink w:history="1" r:id="rIdyu6cvddxyllotsupxcqz0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/weekly-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在一棟忙碌的大樓裡，一面螢幕擁有的是一整週，而不是一個迴圈。大堂那面牆，九點值得
 留給剛到的訪客，中午值得留給餐廳菜單，整個下午留給會議室的空閒狀態，星期六則可以
 安靜一點。輪播做不到這件事——它在凌晨四點播菜單，跟中午一樣理直氣壯。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">做得
 到，因為它是用星期和時刻寫的，不是用輪到誰寫的。這一頁要組出來的，就是那一週。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 已經存在的數位看板內容。排程是主舞台的一種模式，不是一種新的內容——還沒有的話，
 請先</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr-h1vkrfz4v8fk82eyzta">
+      <w:hyperlink w:history="1" r:id="rIdi2svxox1ibbn3oz8dr_zk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (電子標牌)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1294,83 +1294,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">插播。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客抵達、或是即將開始的預約，不管排程說什麼，都會替換掉主舞台，之後
 再交還——那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqadzdzeobfxuzvxtk_nu">
+      <w:hyperlink w:history="1" r:id="rIdaokdmbw0qjisotucr4yoc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，它比這裡寫的任何東西都優先。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他主舞台。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 版面把螢幕切開時，每一個主舞台各有自己的內容模式和自己的排程
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdhank45tqlppjqe-3r5s">
+      <w:hyperlink w:history="1" r:id="rIdr5yk4k1sk6esdk8ho_tmd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1378,64 +1378,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 側邊小工具、資訊卡片、按鈕和文字條都是固定的，不會輪播，
 也不能排程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">媒體播放清單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw30io4_itd1obt7imwbxx">
+      <w:hyperlink w:history="1" r:id="rIdhasuptq5g77zh4a0mjxvp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">播放清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具是一串有順序的檔案，本身沒有
 時間規則；排程可以在一週裡給它一個時段，但它的順序是在別的地方編輯的。主舞台
 的三種模式在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_u8soqhg-kwz3qti_q06u">
+      <w:hyperlink w:history="1" r:id="rIdwci7w58b6q9nwh6khr0yd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">播一個或播很多</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡比較。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1860,51 +1860,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbhfepu7y_g8pjc6ne5nwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdr-h1vkrfz4v8fk82eyzta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdlqadzdzeobfxuzvxtk_nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdkdhank45tqlppjqe-3r5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdw30io4_itd1obt7imwbxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rId_u8soqhg-kwz3qti_q06u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3431e7c1e545c97e12147226b3f9f6741e070588.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e417812983917318209cf29888f24c2da2ce244.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/710fc4dab2214d7d08896aca087e96b4cd9fa4c3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffca72968cf3b58baab15e02bc2edf4151e28f42.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f73a075ad29edbf569edf37d95d5e22ebbf7970.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55368444c8fb9bcc8706f66e3cd1ad36d5e1c243.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0ac9683299d894e2f50380e6504f9c40be6a450.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11a9149d9baa38ca9985fbb7e40cf72338e27f89.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyu6cvddxyllotsupxcqz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdi2svxox1ibbn3oz8dr_zk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdaokdmbw0qjisotucr4yoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdr5yk4k1sk6esdk8ho_tmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdhasuptq5g77zh4a0mjxvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdwci7w58b6q9nwh6khr0yd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3431e7c1e545c97e12147226b3f9f6741e070588.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e417812983917318209cf29888f24c2da2ce244.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/710fc4dab2214d7d08896aca087e96b4cd9fa4c3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffca72968cf3b58baab15e02bc2edf4151e28f42.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f73a075ad29edbf569edf37d95d5e22ebbf7970.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55368444c8fb9bcc8706f66e3cd1ad36d5e1c243.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0ac9683299d894e2f50380e6504f9c40be6a450.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11a9149d9baa38ca9985fbb7e40cf72338e27f89.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>安排螢幕在一週的哪些時段播什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>