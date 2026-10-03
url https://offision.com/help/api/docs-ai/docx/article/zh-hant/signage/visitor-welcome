--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,108 +26,139 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「訪客歡迎」小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">佔滿主畫面的迎賓畫面：有訪客抵達時放大他的名字，其餘時間是公司的歡迎 畫面。它的四種設計、待機畫面的標誌與時鐘，以及決定迎接哪些訪客的設定。</w:t>
+        <w:t xml:space="preserve">佔滿主畫面的迎賓畫面：有訪客抵達時放大他的名字，其餘時間是公司的歡迎畫面。它的四種設計、待機畫面的標誌與時鐘，以及決定迎接哪些訪客的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5tzh43wp1g95zrvvub3g">
+      <w:hyperlink w:history="1" r:id="rIdsnghwnwywxiv5m13zj6l0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/visitor-welcome/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會喊出訪客名字的那面螢幕。有人抵達時，它用對方的名字和公司佔滿主畫面；
 兩位訪客之間，它是一幅設計好的公司歡迎畫面——標誌、問候語，想要的話再加
 一個時鐘——絕不會是「沒有資料」。訪客抵達的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfk9xzuz5dp8heie-knwpj">
+      <w:hyperlink w:history="1" r:id="rIdoal0ckhoru6_hninc1omb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">打斷主畫面
 時，放出來的也是這個小工具。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">每位客人的卡片上都帶著他要去的房間，只要到訪有指定。而當客人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">在這面螢幕上</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+報到，螢幕會在回到歡迎畫面之前，把那個房間所在的樓層交給他 — 見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdunubjstwuo4ps8psrxb23">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-welcome-zh-hant" descr="訪客的名字被放上主畫面。" title="訪客的名字被放上主畫面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1305,84 +1336,84 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個小工具不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰算是訪客。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 邀請、簽到與整個訪客流程是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwd_zs2ujbx3lrk7vinb-">
+      <w:hyperlink w:history="1" r:id="rIdcdncibnriqmlta1vlmfxc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 模組的事——螢幕迎接的是那裡記錄下來的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它何時打斷主畫面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 放在主畫面上它就只是播放；蓋過其他內容出現的，
 是訪客抵達的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqsafula-yhbf7qhahub0">
+      <w:hyperlink w:history="1" r:id="rIdwmqmxynmbk_vkcpgadap_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1391,51 +1422,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跟隨裝置位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">讀的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的位置——整套大堂
 設定（位置在內）在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg7jwfwov8weanx7ygb4zh">
+      <w:hyperlink w:history="1" r:id="rIdgrc2jetjbgztpcspuwqpj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1860,51 +1891,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz5tzh43wp1g95zrvvub3g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdfk9xzuz5dp8heie-knwpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdqwd_zs2ujbx3lrk7vinb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdkqsafula-yhbf7qhahub0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdg7jwfwov8weanx7ygb4zh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c8487855ea33919ab55b832f81c16e250846c1e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0b9931fea7c75457a6ac20369a902f913957dcd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26191868c528f645823ef218dadb23dbcb0e7a00.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsnghwnwywxiv5m13zj6l0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdoal0ckhoru6_hninc1omb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdunubjstwuo4ps8psrxb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdcdncibnriqmlta1vlmfxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdwmqmxynmbk_vkcpgadap_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgrc2jetjbgztpcspuwqpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c8487855ea33919ab55b832f81c16e250846c1e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0b9931fea7c75457a6ac20369a902f913957dcd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26191868c528f645823ef218dadb23dbcb0e7a00.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「訪客歡迎」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>