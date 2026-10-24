--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,104 +52,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsnghwnwywxiv5m13zj6l0">
+      <w:hyperlink w:history="1" r:id="rIdspjdq8lg-8ltmjf2ea4yj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/visitor-welcome/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會喊出訪客名字的那面螢幕。有人抵達時，它用對方的名字和公司佔滿主畫面；
 兩位訪客之間，它是一幅設計好的公司歡迎畫面——標誌、問候語，想要的話再加
 一個時鐘——絕不會是「沒有資料」。訪客抵達的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoal0ckhoru6_hninc1omb">
+      <w:hyperlink w:history="1" r:id="rIdcciccepucxhk4vadywv6h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">打斷主畫面
 時，放出來的也是這個小工具。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每位客人的卡片上都帶著他要去的房間，只要到訪有指定。而當客人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在這面螢幕上</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 報到，螢幕會在回到歡迎畫面之前，把那個房間所在的樓層交給他 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunubjstwuo4ps8psrxb23">
+      <w:hyperlink w:history="1" r:id="rId2ggytekwwzqk-y4e2xc2j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-welcome-zh-hant" descr="訪客的名字被放上主畫面。" title="訪客的名字被放上主畫面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1336,84 +1336,84 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個小工具不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰算是訪客。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 邀請、簽到與整個訪客流程是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcdncibnriqmlta1vlmfxc">
+      <w:hyperlink w:history="1" r:id="rIdassmfo0z8uyjbh1hm0ayz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 模組的事——螢幕迎接的是那裡記錄下來的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它何時打斷主畫面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 放在主畫面上它就只是播放；蓋過其他內容出現的，
 是訪客抵達的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwmqmxynmbk_vkcpgadap_">
+      <w:hyperlink w:history="1" r:id="rIdor8jynz9ixkycwgpuqhyj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跟隨裝置位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">讀的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的位置——整套大堂
 設定（位置在內）在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrc2jetjbgztpcspuwqpj">
+      <w:hyperlink w:history="1" r:id="rIduzjqlfqgv4jy7penzrkmv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1891,51 +1891,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsnghwnwywxiv5m13zj6l0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdoal0ckhoru6_hninc1omb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdunubjstwuo4ps8psrxb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdcdncibnriqmlta1vlmfxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdwmqmxynmbk_vkcpgadap_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgrc2jetjbgztpcspuwqpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c8487855ea33919ab55b832f81c16e250846c1e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0b9931fea7c75457a6ac20369a902f913957dcd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26191868c528f645823ef218dadb23dbcb0e7a00.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdspjdq8lg-8ltmjf2ea4yj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdcciccepucxhk4vadywv6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId2ggytekwwzqk-y4e2xc2j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdassmfo0z8uyjbh1hm0ayz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdor8jynz9ixkycwgpuqhyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIduzjqlfqgv4jy7penzrkmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56a871fadabba6ee3a8981016bac7b953eb72c39.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1c2cbb6081c9dba9a21e94c35e2898d27721353.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7656360453d2915dbeadc43df5166dcc3e528a5.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「訪客歡迎」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>