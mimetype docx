--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「影片」小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">上傳的影片放在主畫面或資訊卡片上——如何貼合空間、要不要循環、聲音怎麼處理。 每個設定逐欄說明。</w:t>
+        <w:t xml:space="preserve">上傳的影片放在主畫面或資訊卡片上——如何貼合空間、要不要循環、聲音怎麼處理。每個設定逐欄說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfjqog_rj0z38cudjqc9v">
+      <w:hyperlink w:history="1" r:id="rId1ithurh6k05r3e0j9ipsb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/video/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一支影片，從你上傳的檔案播放——大堂的品牌影片、電梯旁的安全宣導。檔案放在伺服器
 上，所以就算房間裡沒有網路，螢幕也能一直播下去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -631,51 +631,51 @@
             <w:tcW w:type="dxa" w:w="4184"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo-3jcgo_3ouxr7petusgm">
+      <w:hyperlink w:history="1" r:id="rId5a2_hh33wo3jaqdxw6l2p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景輪播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡，影片不會被中途切斷：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">播放一次</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時輪播在影片
 播完的那一刻前進，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -711,134 +711,134 @@
       <w:r>
         <w:t xml:space="preserve">影片可以佔住一週裡的某一格，而不只是輪播裡的一順——九點播安全宣導，中午播品牌
 影片。把主畫面切到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，畫出時段，那一格選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">影片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">小工具即可：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ldsaeiijsdpcbuqepj9e">
+      <w:hyperlink w:history="1" r:id="rIdtmahhmljhmsbqjw6gyq1h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安排螢幕在一週的哪些時段播什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個小工具不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計的字體大小。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 影片裡的東西不會跟著字級走——媒體類小工具會忽略它，其餘
 作用在整份設計的設定請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId07okcrqaaldcexbof_d-v">
+      <w:hyperlink w:history="1" r:id="rIdjwwddgm68fu60rlfznwut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">好幾支影片輪著播。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個小工具播一個檔案——多支輪播是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcvpaffao_s_fxl9dxvfgk">
+      <w:hyperlink w:history="1" r:id="rId8jbo1pptgqkugzo5coqe_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">播放清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具，主畫面上則是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz0iespyzlzfvufkdyz0ux">
+      <w:hyperlink w:history="1" r:id="rIda4tgtzdzxqmthhy_mboiw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1263,51 +1263,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjfjqog_rj0z38cudjqc9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/video/" TargetMode="External"/><Relationship Id="rIdo-3jcgo_3ouxr7petusgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId2ldsaeiijsdpcbuqepj9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rId07okcrqaaldcexbof_d-v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdcvpaffao_s_fxl9dxvfgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdz0iespyzlzfvufkdyz0ux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b703a0e6393e1fd717d2f268e6619606235325f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1ithurh6k05r3e0j9ipsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/video/" TargetMode="External"/><Relationship Id="rId5a2_hh33wo3jaqdxw6l2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdtmahhmljhmsbqjw6gyq1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdjwwddgm68fu60rlfznwut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId8jbo1pptgqkugzo5coqe_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIda4tgtzdzxqmthhy_mboiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b703a0e6393e1fd717d2f268e6619606235325f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「影片」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>