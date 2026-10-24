--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ithurh6k05r3e0j9ipsb">
+      <w:hyperlink w:history="1" r:id="rIdmipdrnl42yz3esau7q_cz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/video/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一支影片，從你上傳的檔案播放——大堂的品牌影片、電梯旁的安全宣導。檔案放在伺服器
 上，所以就算房間裡沒有網路，螢幕也能一直播下去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -631,51 +631,51 @@
             <w:tcW w:type="dxa" w:w="4184"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5a2_hh33wo3jaqdxw6l2p">
+      <w:hyperlink w:history="1" r:id="rIdj0332lixzmzkipwbp1sfe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景輪播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡，影片不會被中途切斷：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">播放一次</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時輪播在影片
 播完的那一刻前進，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -711,134 +711,134 @@
       <w:r>
         <w:t xml:space="preserve">影片可以佔住一週裡的某一格，而不只是輪播裡的一順——九點播安全宣導，中午播品牌
 影片。把主畫面切到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，畫出時段，那一格選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">影片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">小工具即可：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmahhmljhmsbqjw6gyq1h">
+      <w:hyperlink w:history="1" r:id="rIdaf8lxjapn3noikwtz0d7m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安排螢幕在一週的哪些時段播什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個小工具不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計的字體大小。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 影片裡的東西不會跟著字級走——媒體類小工具會忽略它，其餘
 作用在整份設計的設定請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwwddgm68fu60rlfznwut">
+      <w:hyperlink w:history="1" r:id="rIdss8n5kigggbvwlkjfik6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">好幾支影片輪著播。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個小工具播一個檔案——多支輪播是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8jbo1pptgqkugzo5coqe_">
+      <w:hyperlink w:history="1" r:id="rIdnxrssrxigi7tpydsgzn14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">播放清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具，主畫面上則是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda4tgtzdzxqmthhy_mboiw">
+      <w:hyperlink w:history="1" r:id="rIdiz9jt1i0lb2vezlx5rfbx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1263,51 +1263,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1ithurh6k05r3e0j9ipsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/video/" TargetMode="External"/><Relationship Id="rId5a2_hh33wo3jaqdxw6l2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdtmahhmljhmsbqjw6gyq1h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdjwwddgm68fu60rlfznwut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId8jbo1pptgqkugzo5coqe_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIda4tgtzdzxqmthhy_mboiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b703a0e6393e1fd717d2f268e6619606235325f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmipdrnl42yz3esau7q_cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/video/" TargetMode="External"/><Relationship Id="rIdj0332lixzmzkipwbp1sfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdaf8lxjapn3noikwtz0d7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdss8n5kigggbvwlkjfik6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdnxrssrxigi7tpydsgzn14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdiz9jt1i0lb2vezlx5rfbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83b82a12ebcfbae6c1d880f1d0787df4f8e9b6c8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「影片」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>