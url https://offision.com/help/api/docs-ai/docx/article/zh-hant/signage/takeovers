--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">插播：螢幕插播自己的時候</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">訪客抵達、預約或活動即將開始時，插播會取代主畫面正在播的內容，說完再交還——一共有 哪三種插播，以及決定接待螢幕如何迎接的那兩個設定。</w:t>
+        <w:t xml:space="preserve">訪客抵達、預約或活動即將開始時，插播會取代主畫面正在播的內容，說完再交還——一共有哪三種插播、哪些螢幕會迎接抵達的訪客，以及為什麼沒有辦法只讓某一間會議室的訪客被迎接。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpenuh9-bv86w2wdws28uf">
+      <w:hyperlink w:history="1" r:id="rIdo-6hvwpvis4vlftqrqnws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/takeovers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">插播不是另一個場景。只要它有話要說，就會整個取代主畫面正在播的內容，說完再交還。這個
 區塊位在主畫面設定的最下方——在預覽裡點主畫面就能到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -558,173 +558,320 @@
         <w:t xml:space="preserve">迎接對象</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則在「這面螢幕所屬建築裡的每一次簽到」與「只有掃了</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">這面螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">自己的
 QR 碼的訪客」之間選擇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">插播比主舞台當下是什麼模式都優先。不論是單一小工具、場景輪播，還是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqf1c4nfuwm7asxncwz9i">
+      <w:hyperlink w:history="1" r:id="rIdfzwqsn-omguf28c3rcgl8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每週排程</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，它都一樣會插進去，而且交還時是接到原本下一個該播
 的東西，不是回到被打斷的那一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">插播屬於某一個主畫面:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當版面把內容分成兩個主畫面時，每個主畫面各自保有自己的插播，而插播只取代擁有它的那個
 主畫面，另一個主畫面照常播下去。側邊小工具、卡片與按鈕永遠不會被蓋住。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">這一頁不決定的事</w:t>
+        <w:t xml:space="preserve">哪些螢幕會迎接抵達的訪客</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一次簽到只會傳到兩種螢幕，沒有第三種：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">迎接對象：所有訪客</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 每一面</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">位置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">涵蓋該</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">到訪</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">所指定建築的螢幕。同一棟樓裡的
+好幾面螢幕，會在同一刻迎接同一位訪客。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">迎接對象：僅此看板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 只有那一面、訪客掃了它自己的 QR 碼來簽到的螢幕。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">沒有第三種對象，而且沒有任何一種是以房間為單位。綁在某間會議室上的螢幕，和那棟樓裡
+其他螢幕一樣迎接整棟樓的訪客；它無法縮小到「到訪指定</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">那一間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">房間」的訪客。因此在門口
+簽到的訪客，沒有辦法只由 A 會議室門口的螢幕來迎接——要嘛整棟樓的螢幕都迎接他，要嘛
+訪客就在 A 會議室自己的螢幕上簽到。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">「僅此看板」的意思是訪客就在那面螢幕簽到:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+螢幕是靠訪客掃的那個 QR 碼被認出來的，所以在櫃檯、用自己的手機，或在另一面螢幕上簽到
+的訪客，永遠不會傳到設為</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">僅此看板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">的螢幕。而那個 QR 碼要帶得動螢幕的身分，前提是
+這面螢幕的現場登記代碼開著</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">列印訪客證標籤</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">——沒開的話，設為</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">僅此看板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">的螢幕誰也
+不會迎接。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這一頁不決定的事</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">歡迎畫面長什麼樣子</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupphhyqua2lap80whfayz">
+      <w:hyperlink w:history="1" r:id="rIdmbjuh_dgfespr64yn-tc4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客歡迎</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具的事，無論它是
 以插播出現，還是直接放在主畫面上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰算是即將到訪。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 邀請、簽到與訪客流程是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxx93nzvwcgjtzsthlqjqx">
+      <w:hyperlink w:history="1" r:id="rIdto10yxxufy5gaw2ckdkub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的工作——
 螢幕只負責呈報。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整個大堂的完整設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，從頭到尾 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfeq46v965mufq8g_z-js6">
+      <w:hyperlink w:history="1" r:id="rIdpyfqtsuayjihtquow-d6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1149,51 +1296,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpenuh9-bv86w2wdws28uf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdaqf1c4nfuwm7asxncwz9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdupphhyqua2lap80whfayz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdxx93nzvwcgjtzsthlqjqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdfeq46v965mufq8g_z-js6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5daa49f721006b747696fb117bca5f1493a3f8e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo-6hvwpvis4vlftqrqnws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdfzwqsn-omguf28c3rcgl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdmbjuh_dgfespr64yn-tc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdto10yxxufy5gaw2ckdkub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdpyfqtsuayjihtquow-d6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5daa49f721006b747696fb117bca5f1493a3f8e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>插播：螢幕插播自己的時候</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>