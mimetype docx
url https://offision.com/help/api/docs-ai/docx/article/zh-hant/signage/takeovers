--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo-6hvwpvis4vlftqrqnws">
+      <w:hyperlink w:history="1" r:id="rIdvzmvsudr8gfvz9lo-lmbm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/takeovers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">插播不是另一個場景。只要它有話要說，就會整個取代主畫面正在播的內容，說完再交還。這個
 區塊位在主畫面設定的最下方——在預覽裡點主畫面就能到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -558,51 +558,51 @@
         <w:t xml:space="preserve">迎接對象</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則在「這面螢幕所屬建築裡的每一次簽到」與「只有掃了</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">這面螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">自己的
 QR 碼的訪客」之間選擇。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">插播比主舞台當下是什麼模式都優先。不論是單一小工具、場景輪播，還是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzwqsn-omguf28c3rcgl8">
+      <w:hyperlink w:history="1" r:id="rId_wimvjiozs-gfej3n-gz3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">每週排程</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，它都一樣會插進去，而且交還時是接到原本下一個該播
 的東西，不是回到被打斷的那一個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">插播屬於某一個主畫面:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -762,116 +762,116 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">歡迎畫面長什麼樣子</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbjuh_dgfespr64yn-tc4">
+      <w:hyperlink w:history="1" r:id="rId_uorp3gath0tkttxqi1gb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客歡迎</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具的事，無論它是
 以插播出現，還是直接放在主畫面上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰算是即將到訪。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 邀請、簽到與訪客流程是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdto10yxxufy5gaw2ckdkub">
+      <w:hyperlink w:history="1" r:id="rId8jsbea4whgnyonqxtqx6v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的工作——
 螢幕只負責呈報。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">整個大堂的完整設定</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，從頭到尾 — 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpyfqtsuayjihtquow-d6k">
+      <w:hyperlink w:history="1" r:id="rId9kpgrnjrcpqgw8-qjbxzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1296,51 +1296,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo-6hvwpvis4vlftqrqnws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdfzwqsn-omguf28c3rcgl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdmbjuh_dgfespr64yn-tc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdto10yxxufy5gaw2ckdkub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdpyfqtsuayjihtquow-d6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5daa49f721006b747696fb117bca5f1493a3f8e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvzmvsudr8gfvz9lo-lmbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/takeovers/" TargetMode="External"/><Relationship Id="rId_wimvjiozs-gfej3n-gz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rId_uorp3gath0tkttxqi1gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rId8jsbea4whgnyonqxtqx6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rId9kpgrnjrcpqgw8-qjbxzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a5cb578f5b783c9db9c787e7fb85022cf94594dd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>插播：螢幕插播自己的時候</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>