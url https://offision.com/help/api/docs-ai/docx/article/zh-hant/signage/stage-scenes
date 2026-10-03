--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在主畫面播一樣或輪流播好幾樣</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">主畫面可以固定顯示單一小工具、輪播一份場景清單，或跑一週的排程——而且在三種模式 之間切換不會丟掉任何東西。</w:t>
+        <w:t xml:space="preserve">主畫面可以固定顯示單一小工具、輪播一份場景清單，或跑一週的排程——而且在三種模式之間切換不會丟掉任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5z6wr7keknb1pcetu74gg">
+      <w:hyperlink w:history="1" r:id="rIdsjcxoa4qxo3ykxaxr0n0m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/stage-scenes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主畫面是唯一能播不只一樣東西的位置。在預覽裡點一下主畫面，側欄最上面就是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">內容模式</w:t>
       </w:r>
@@ -229,51 +229,51 @@
         <w:t xml:space="preserve">時長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——留空
 就用預設的 20 秒。列上的眼睛圖示可以關掉某個場景而不刪除它，季節性的公告可以先擱著，
 明年不必重做。影片或幻燈片不會被中途切斷：播放類的小工具會在自己播完之後才讓清單前進。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">是一整週，而不是一個輪播。把區塊畫在星期與時刻的格線上，每個區塊指定那段時間要播
 什麼——中午是餐廳菜單、早上是歡迎畫面、週六換別的。它是三種模式裡內容最多的一種，
 而且自己有一頁：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrcuwxm--emhc9mml4waj">
+      <w:hyperlink w:history="1" r:id="rIdjfxfg7pmtp46fwphocfxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安排螢幕在一週的哪些時段播什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">切換模式不會丟掉任何東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主畫面在單一模式時，播放清單只是睡著，回來時原封不動，排程也一樣。試一個模式不用付
@@ -285,115 +285,115 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主畫面到底能播哪些小工具</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcu7u6afi5miakpzceuu7q">
+      <w:hyperlink w:history="1" r:id="rIdwxwmk8ndbyjxmwvxtzgxv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">插播。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客抵達或預約即將開始時，不管主畫面在哪個模式，它都會被暫時取代——那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnuc2nbm-covgzav7ypbga">
+      <w:hyperlink w:history="1" r:id="rIdm0zp7orfof40bzya0kg_6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，不是場景。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他的主畫面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 當版面把內容分開時——不論是一分為二，還是三格、四格的格狀版面
 ——每個主畫面各有自己的內容模式和自己的場景——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6vgyauaszdsh2aig_ydn">
+      <w:hyperlink w:history="1" r:id="rIdtxptady_fem2nfcldajkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -818,51 +818,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5z6wr7keknb1pcetu74gg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/stage-scenes/" TargetMode="External"/><Relationship Id="rIdrrcuwxm--emhc9mml4waj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdcu7u6afi5miakpzceuu7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdnuc2nbm-covgzav7ypbga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdb6vgyauaszdsh2aig_ydn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d7b243d68d5db1d54104f4a727471f774cff7bd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsjcxoa4qxo3ykxaxr0n0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/stage-scenes/" TargetMode="External"/><Relationship Id="rIdjfxfg7pmtp46fwphocfxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdwxwmk8ndbyjxmwvxtzgxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdm0zp7orfof40bzya0kg_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdtxptady_fem2nfcldajkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d7b243d68d5db1d54104f4a727471f774cff7bd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在主畫面播一樣或輪流播好幾樣</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>