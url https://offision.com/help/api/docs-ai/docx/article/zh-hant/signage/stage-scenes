--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjcxoa4qxo3ykxaxr0n0m">
+      <w:hyperlink w:history="1" r:id="rIdnkmtpbytpj3dkg3tfq2q3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/stage-scenes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主畫面是唯一能播不只一樣東西的位置。在預覽裡點一下主畫面，側欄最上面就是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">內容模式</w:t>
       </w:r>
@@ -229,51 +229,51 @@
         <w:t xml:space="preserve">時長</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——留空
 就用預設的 20 秒。列上的眼睛圖示可以關掉某個場景而不刪除它，季節性的公告可以先擱著，
 明年不必重做。影片或幻燈片不會被中途切斷：播放類的小工具會在自己播完之後才讓清單前進。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排程</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">是一整週，而不是一個輪播。把區塊畫在星期與時刻的格線上，每個區塊指定那段時間要播
 什麼——中午是餐廳菜單、早上是歡迎畫面、週六換別的。它是三種模式裡內容最多的一種，
 而且自己有一頁：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfxfg7pmtp46fwphocfxq">
+      <w:hyperlink w:history="1" r:id="rIdb6j8aqp9cexgca3rvh3ik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安排螢幕在一週的哪些時段播什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">切換模式不會丟掉任何東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主畫面在單一模式時，播放清單只是睡著，回來時原封不動，排程也一樣。試一個模式不用付
@@ -285,115 +285,115 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主畫面到底能播哪些小工具</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwxwmk8ndbyjxmwvxtzgxv">
+      <w:hyperlink w:history="1" r:id="rIdacgnynupymq3064jsaxgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">插播。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 訪客抵達或預約即將開始時，不管主畫面在哪個模式，它都會被暫時取代——那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0zp7orfof40bzya0kg_6">
+      <w:hyperlink w:history="1" r:id="rIdrymgbuxv1sfveq_h2xxlk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，不是場景。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他的主畫面。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 當版面把內容分開時——不論是一分為二，還是三格、四格的格狀版面
 ——每個主畫面各有自己的內容模式和自己的場景——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxptady_fem2nfcldajkf">
+      <w:hyperlink w:history="1" r:id="rId__9rkojmamb1ggefpw9-d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -818,51 +818,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsjcxoa4qxo3ykxaxr0n0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/stage-scenes/" TargetMode="External"/><Relationship Id="rIdjfxfg7pmtp46fwphocfxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdwxwmk8ndbyjxmwvxtzgxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdm0zp7orfof40bzya0kg_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdtxptady_fem2nfcldajkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d7b243d68d5db1d54104f4a727471f774cff7bd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnkmtpbytpj3dkg3tfq2q3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/stage-scenes/" TargetMode="External"/><Relationship Id="rIdb6j8aqp9cexgca3rvh3ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdacgnynupymq3064jsaxgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdrymgbuxv1sfveq_h2xxlk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId__9rkojmamb1ggefpw9-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee2d0e984591740ed814de5ff3a91c208a30966d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在主畫面播一樣或輪流播好幾樣</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>