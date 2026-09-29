--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在螢幕上顯示自己的二維碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把一組可以掃的代碼放上樓層螢幕——可以是交給螢幕自己畫的連結，也可以是你上傳的 代碼圖片——連同承載它的卡片與按鈕要從哪裡生出來一起說明。</w:t>
+        <w:t xml:space="preserve">把一組可以掃的代碼放上樓層螢幕——可以是交給螢幕自己畫的連結，也可以是你上傳的代碼圖片——連同承載它的卡片與按鈕要從哪裡生出來一起說明。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcijtoyp7feihi4h7uben3">
+      <w:hyperlink w:history="1" r:id="rIdjrfrsnb9b1fln175_f9d8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/show-your-own-qr-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">螢幕上的代碼有兩種，挑錯了那一種，正是這件事從五分鐘變成一個下午的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你手上是一條</w:t>
@@ -117,51 +117,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">圖片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，螢幕就照原樣顯示那張圖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一個能管理數位看板的帳號，以及已經存在的數位看板內容。如果你還沒有，先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9yhf-1rwbxbpkixgpeiyp">
+      <w:hyperlink w:history="1" r:id="rIdwh7bdg1b5gyyn7eehtax6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並放上螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，再回到這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">也先準備好代碼要指向的東西：想被掃描的連結，或別人給你的圖片檔。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 先確定你手上是哪一種代碼</w:t>
@@ -375,51 +375,51 @@
         </w:rPr>
         <w:t xml:space="preserve">二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">都是比較好的答案。方磚放到多大它都清晰，而要改代碼指向哪裡只是改
 一個欄位——不必有人重做一張圖再上傳一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">圖片那條路是給你重做不出來的代碼用的：付款碼、銀行或業主發出的代碼、印在正式文件上的
 代碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客 Wi-Fi、訪客登記、路線指引和房間控制各自有專屬的方磚會幫你把碼生出來 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutbvvysnqg05i59quyfeo">
+      <w:hyperlink w:history="1" r:id="rId3bejsbyg2xqf1ddnag73y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">二維碼小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這一篇是給 Offision 還不知道怎麼做的碼用的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 先騰出放它的位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -552,51 +552,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">按鈕與資訊卡片——決定有沒有地方放代碼的那兩列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁有兩件事常讓人愣住，兩件都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0qqrcrezgel90aqfduh1d">
+      <w:hyperlink w:history="1" r:id="rIds_82h3y3pdngcphsn8rzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡寫得完整：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1185,51 +1185,51 @@
 16:9 的卡片，左右兩邊就這樣被切掉，而缺了一角的代碼掃不出來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">適配空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會保留整個代碼，左右留白。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個小工具的其他部分都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyr2ivdd5lyvieiirtjgk_">
+      <w:hyperlink w:history="1" r:id="rId0h77zlmbpkrkuzj1-1wds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">圖片小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 儲存，然後掃掃看</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">按側欄底部的</w:t>
@@ -1424,51 +1424,51 @@
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線指引二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間控制二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">各自從即時資料生成自己的代碼——一個網路、一把會輪替的現場登記金鑰、
 這面螢幕自己的位置、房間裡正在進行的預約。它們永遠不會顯示你提供的代碼。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3imh8r7h6_9pzevczfod">
+      <w:hyperlink w:history="1" r:id="rIdgiwtua37etpnkpdbmfmu8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕與二維碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1913,51 +1913,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcijtoyp7feihi4h7uben3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId9yhf-1rwbxbpkixgpeiyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdutbvvysnqg05i59quyfeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId0qqrcrezgel90aqfduh1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdyr2ivdd5lyvieiirtjgk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdy3imh8r7h6_9pzevczfod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6bb3627184ecb135e94b208d8ba82f34865b804.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5929b3fe9e86854bb0899d023f4cd64f3952279e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b723326cffa1f01007cef2920f971ca1ffb346a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjrfrsnb9b1fln175_f9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdwh7bdg1b5gyyn7eehtax6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId3bejsbyg2xqf1ddnag73y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIds_82h3y3pdngcphsn8rzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId0h77zlmbpkrkuzj1-1wds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdgiwtua37etpnkpdbmfmu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6bb3627184ecb135e94b208d8ba82f34865b804.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5929b3fe9e86854bb0899d023f4cd64f3952279e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b723326cffa1f01007cef2920f971ca1ffb346a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在螢幕上顯示自己的二維碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>