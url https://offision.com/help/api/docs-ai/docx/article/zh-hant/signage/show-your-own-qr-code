--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjrfrsnb9b1fln175_f9d8">
+      <w:hyperlink w:history="1" r:id="rId9cf6tmmpho0arjdjdnzk0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/show-your-own-qr-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">螢幕上的代碼有兩種，挑錯了那一種，正是這件事從五分鐘變成一個下午的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你手上是一條</w:t>
@@ -117,51 +117,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">圖片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，螢幕就照原樣顯示那張圖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一個能管理數位看板的帳號，以及已經存在的數位看板內容。如果你還沒有，先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwh7bdg1b5gyyn7eehtax6">
+      <w:hyperlink w:history="1" r:id="rIdnubem4ixkybvlelvpeoev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並放上螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，再回到這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">也先準備好代碼要指向的東西：想被掃描的連結，或別人給你的圖片檔。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 先確定你手上是哪一種代碼</w:t>
@@ -375,51 +375,51 @@
         </w:rPr>
         <w:t xml:space="preserve">二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">都是比較好的答案。方磚放到多大它都清晰，而要改代碼指向哪裡只是改
 一個欄位——不必有人重做一張圖再上傳一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">圖片那條路是給你重做不出來的代碼用的：付款碼、銀行或業主發出的代碼、印在正式文件上的
 代碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客 Wi-Fi、訪客登記、路線指引和房間控制各自有專屬的方磚會幫你把碼生出來 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3bejsbyg2xqf1ddnag73y">
+      <w:hyperlink w:history="1" r:id="rIdyj4ir55qmacw0fc8_s2he">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">二維碼小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這一篇是給 Offision 還不知道怎麼做的碼用的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 先騰出放它的位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -552,51 +552,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">按鈕與資訊卡片——決定有沒有地方放代碼的那兩列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁有兩件事常讓人愣住，兩件都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds_82h3y3pdngcphsn8rzp">
+      <w:hyperlink w:history="1" r:id="rIdk5qe13gm_ftyvg8vx4yfm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡寫得完整：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1185,51 +1185,51 @@
 16:9 的卡片，左右兩邊就這樣被切掉，而缺了一角的代碼掃不出來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">適配空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會保留整個代碼，左右留白。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個小工具的其他部分都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0h77zlmbpkrkuzj1-1wds">
+      <w:hyperlink w:history="1" r:id="rIdqv80lqcredn4qrwq-to-p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">圖片小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 儲存，然後掃掃看</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">按側欄底部的</w:t>
@@ -1424,51 +1424,51 @@
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線指引二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間控制二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">各自從即時資料生成自己的代碼——一個網路、一把會輪替的現場登記金鑰、
 這面螢幕自己的位置、房間裡正在進行的預約。它們永遠不會顯示你提供的代碼。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgiwtua37etpnkpdbmfmu8">
+      <w:hyperlink w:history="1" r:id="rIdlsjujk6pbk0hzoz1qpmzb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕與二維碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1913,51 +1913,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjrfrsnb9b1fln175_f9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdwh7bdg1b5gyyn7eehtax6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId3bejsbyg2xqf1ddnag73y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIds_82h3y3pdngcphsn8rzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId0h77zlmbpkrkuzj1-1wds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdgiwtua37etpnkpdbmfmu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6bb3627184ecb135e94b208d8ba82f34865b804.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5929b3fe9e86854bb0899d023f4cd64f3952279e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b723326cffa1f01007cef2920f971ca1ffb346a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9cf6tmmpho0arjdjdnzk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdnubem4ixkybvlelvpeoev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdyj4ir55qmacw0fc8_s2he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdk5qe13gm_ftyvg8vx4yfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdqv80lqcredn4qrwq-to-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdlsjujk6pbk0hzoz1qpmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89022aa06b006027573f4fb79bf5e8cdc6cde0af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f3296ffdc0ac05e9a1882a655186d5737290d0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0c689c58d2ef9d369bd4c041d0754fc78ecbbbc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在螢幕上顯示自己的二維碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>