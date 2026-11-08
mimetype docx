--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9cf6tmmpho0arjdjdnzk0">
+      <w:hyperlink w:history="1" r:id="rIdru9xvlwauyimj_mv2eczq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/show-your-own-qr-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">螢幕上的代碼有兩種，挑錯了那一種，正是這件事從五分鐘變成一個下午的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你手上是一條</w:t>
@@ -117,51 +117,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">圖片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，螢幕就照原樣顯示那張圖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一個能管理數位看板的帳號，以及已經存在的數位看板內容。如果你還沒有，先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnubem4ixkybvlelvpeoev">
+      <w:hyperlink w:history="1" r:id="rIdsjr2hkgemhlhqvhthmkt0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並放上螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，再回到這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">也先準備好代碼要指向的東西：想被掃描的連結，或別人給你的圖片檔。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 先確定你手上是哪一種代碼</w:t>
@@ -375,51 +375,51 @@
         </w:rPr>
         <w:t xml:space="preserve">二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">都是比較好的答案。方磚放到多大它都清晰，而要改代碼指向哪裡只是改
 一個欄位——不必有人重做一張圖再上傳一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">圖片那條路是給你重做不出來的代碼用的：付款碼、銀行或業主發出的代碼、印在正式文件上的
 代碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客 Wi-Fi、訪客登記、路線指引和房間控制各自有專屬的方磚會幫你把碼生出來 —
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyj4ir55qmacw0fc8_s2he">
+      <w:hyperlink w:history="1" r:id="rIdvtrv1lmnwzycejdipbbrj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">二維碼小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這一篇是給 Offision 還不知道怎麼做的碼用的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 先騰出放它的位置</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -552,51 +552,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">按鈕與資訊卡片——決定有沒有地方放代碼的那兩列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁有兩件事常讓人愣住，兩件都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk5qe13gm_ftyvg8vx4yfm">
+      <w:hyperlink w:history="1" r:id="rIdudi_bbatchlx1zw--dbb3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡寫得完整：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1185,51 +1185,51 @@
 16:9 的卡片，左右兩邊就這樣被切掉，而缺了一角的代碼掃不出來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">適配空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">會保留整個代碼，左右留白。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個小工具的其他部分都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqv80lqcredn4qrwq-to-p">
+      <w:hyperlink w:history="1" r:id="rIdc_yvu0ujq4_4iyqewjqys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">圖片小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 儲存，然後掃掃看</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">按側欄底部的</w:t>
@@ -1424,51 +1424,51 @@
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線指引二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間控制二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">各自從即時資料生成自己的代碼——一個網路、一把會輪替的現場登記金鑰、
 這面螢幕自己的位置、房間裡正在進行的預約。它們永遠不會顯示你提供的代碼。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlsjujk6pbk0hzoz1qpmzb">
+      <w:hyperlink w:history="1" r:id="rId_legblhsgkb7ctcrspnrv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕與二維碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1913,51 +1913,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9cf6tmmpho0arjdjdnzk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdnubem4ixkybvlelvpeoev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdyj4ir55qmacw0fc8_s2he" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdk5qe13gm_ftyvg8vx4yfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdqv80lqcredn4qrwq-to-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdlsjujk6pbk0hzoz1qpmzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89022aa06b006027573f4fb79bf5e8cdc6cde0af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f3296ffdc0ac05e9a1882a655186d5737290d0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0c689c58d2ef9d369bd4c041d0754fc78ecbbbc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdru9xvlwauyimj_mv2eczq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdsjr2hkgemhlhqvhthmkt0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdvtrv1lmnwzycejdipbbrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdudi_bbatchlx1zw--dbb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdc_yvu0ujq4_4iyqewjqys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId_legblhsgkb7ctcrspnrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89022aa06b006027573f4fb79bf5e8cdc6cde0af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f3296ffdc0ac05e9a1882a655186d5737290d0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0c689c58d2ef9d369bd4c041d0754fc78ecbbbc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在螢幕上顯示自己的二維碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>