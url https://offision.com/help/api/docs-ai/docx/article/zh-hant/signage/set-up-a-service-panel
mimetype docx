--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為服務團隊架設一面服務管理面板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一面後場的螢幕，把當天的服務要求顯示成一條共用佇列——建立內容、對準要服務的 會議室，並接上職員操作的觸控螢幕。</w:t>
+        <w:t xml:space="preserve">一面後場的螢幕，把當天的服務要求顯示成一條共用佇列——建立內容、對準要服務的會議室，並接上職員操作的觸控螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmz8xhut6fnlpt4vzkinuy">
+      <w:hyperlink w:history="1" r:id="rIderyylrfu5ydf3rewizmdv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/set-up-a-service-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務管理面板是掛在茶水間或設施管理室的那面螢幕：當天的服務要求以全螢幕顯示，
 按送達的樓層分組，每一筆都掛著一個等候計時器，等得越久，從琥珀色一路轉紅。
 在觸控螢幕上，職員點一下要求就能接下、完成或拒絕它。這是唯一為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -204,51 +204,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">內容</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">建立的一份設計，接上硬體的步驟
 和其他螢幕一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一個能管理數位看板與設備的帳號。至少一項使用中服務已經放在會議室上——那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxggigz6ffgy2ofre2nvhk">
+      <w:hyperlink w:history="1" r:id="rIdfmnj6hv2y_09v3evy6ofq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定一項會議中隨叫的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的事，目錄空著的話面板就沒有東西可放。螢幕要開著電源、連上網路、跑著 Offision
 播放器應用程式；要讓職員直接在螢幕上處理佇列，就要一面觸控螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -356,70 +356,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">用途這一步：服務管理面板——服務請求與任務。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個用途生出的設計只有佇列：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4aqjhd4gbklln9k7z8lic">
+      <w:hyperlink w:history="1" r:id="rIdk52zlz8ryedqxfztxy8vv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務請求列表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">佔滿整個
 主舞台，沒有側邊小工具，也沒有按鈕。這是刻意的——一面要隔著廚房一眼讀懂的
 螢幕，容不下別的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">回答接下來關於螢幕的問題——尺寸、形狀、方向——並誠實面對</w:t>
+        <w:t xml:space="preserve">選擇你要掛的機器，並誠實面對</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">這一項。
 觸控螢幕上，點一筆要求會打開詳情和推進它的按鈕；沒人碰得到的螢幕上，面板是
 唯讀的，佇列改由應用程式處理。然後選</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建立</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -630,51 +630,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">佇列的設定，驅動計時器的門檻就在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面上的每一項設定——狀態顯示開關、發起人／選項／備註各列、每頁顯示秒數
 ——都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcnl6quqlsfzymp7w3ucvt">
+      <w:hyperlink w:history="1" r:id="rIdhul5kbpf9bludyyu_syd6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務請求列表小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。設好需要的，然後
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -741,51 +741,51 @@
       <w:r>
         <w:t xml:space="preserve">選這份設計，選你要安裝的硬體</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">品牌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，輸入螢幕上顯示的六位代碼，然後
 往下走到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。完整步驟——包括各品牌需要什麼——在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcb1ce2k3yc3yjrnxdyheo">
+      <w:hyperlink w:history="1" r:id="rIdppsfmmhbnb-bxftorxhud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (電子標牌設備)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1082,169 +1082,169 @@
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以看到同一個畫面，
 不用走過去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後把它交給團隊：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagmhif2_kvduxaoua6my5">
+      <w:hyperlink w:history="1" r:id="rIdk9z3gs4wwvrodpyodhfvb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在服務管理面板上處理要求</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是
 這面螢幕屬於職員的那一半。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不管的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">可以要求什麼、誰可以要求。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 服務目錄、選項和服務時間是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgarpfzrh6e0zmozxxhib">
+      <w:hyperlink w:history="1" r:id="rIdft4fgpk1rcunreedgy1s0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的事——先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdassthsaxhbfhopw_nqfng">
+      <w:hyperlink w:history="1" r:id="rIdqbf7dbwzh5gslxy5ovcdc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">讀起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰負責送、他們怎麼收到通知。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlnf4vu-lgetbqgrjm4vke">
+      <w:hyperlink w:history="1" r:id="rId6afvxgvcmnboqnmsdqdsr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指派負責送服務的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；
 面板自己不會通知任何人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">故障回報。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 壞掉的椅子、叫不醒的螢幕是支援單，不是服務要求——那條佇列
 有自己的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl0cchtzehfltrcqbwv9d8">
+      <w:hyperlink w:history="1" r:id="rId8xitakqca4piwv3pldylx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援單列表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">還是不行:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 記下面板的</w:t>
@@ -1727,51 +1727,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmz8xhut6fnlpt4vzkinuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdxggigz6ffgy2ofre2nvhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId4aqjhd4gbklln9k7z8lic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdcnl6quqlsfzymp7w3ucvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdcb1ce2k3yc3yjrnxdyheo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdagmhif2_kvduxaoua6my5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdbgarpfzrh6e0zmozxxhib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/" TargetMode="External"/><Relationship Id="rIdassthsaxhbfhopw_nqfng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdlnf4vu-lgetbqgrjm4vke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdl0cchtzehfltrcqbwv9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/692516cb00abf1adc7e306d93a750420efa8a66b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/635095a9d4f5aac76dd4ea08c6c74e7ae2d72a05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9c428bfb2db121652796ae498d96f5e15d9fd98.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0406502d648a46e34962823ef93e81be32098570.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/461ec6c69ae2af7efd68260191f9c6b59d637df5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79dfcee40b9e9202952b1fc950b1b19158741fef.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIderyylrfu5ydf3rewizmdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdfmnj6hv2y_09v3evy6ofq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdk52zlz8ryedqxfztxy8vv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdhul5kbpf9bludyyu_syd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdppsfmmhbnb-bxftorxhud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdk9z3gs4wwvrodpyodhfvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdft4fgpk1rcunreedgy1s0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/" TargetMode="External"/><Relationship Id="rIdqbf7dbwzh5gslxy5ovcdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId6afvxgvcmnboqnmsdqdsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rId8xitakqca4piwv3pldylx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/692516cb00abf1adc7e306d93a750420efa8a66b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/635095a9d4f5aac76dd4ea08c6c74e7ae2d72a05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9c428bfb2db121652796ae498d96f5e15d9fd98.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0406502d648a46e34962823ef93e81be32098570.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/461ec6c69ae2af7efd68260191f9c6b59d637df5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79dfcee40b9e9202952b1fc950b1b19158741fef.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為服務團隊架設一面服務管理面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>