--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderyylrfu5ydf3rewizmdv">
+      <w:hyperlink w:history="1" r:id="rId85nqnhdxpbquiompc2lyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/set-up-a-service-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務管理面板是掛在茶水間或設施管理室的那面螢幕：當天的服務要求以全螢幕顯示，
 按送達的樓層分組，每一筆都掛著一個等候計時器，等得越久，從琥珀色一路轉紅。
 在觸控螢幕上，職員點一下要求就能接下、完成或拒絕它。這是唯一為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -204,51 +204,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">內容</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">建立的一份設計，接上硬體的步驟
 和其他螢幕一模一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一個能管理數位看板與設備的帳號。至少一項使用中服務已經放在會議室上——那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmnj6hv2y_09v3evy6ofq">
+      <w:hyperlink w:history="1" r:id="rIdrnkt6w_2l7ofbj7hdew46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定一項會議中隨叫的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的事，目錄空著的話面板就沒有東西可放。螢幕要開著電源、連上網路、跑著 Offision
 播放器應用程式；要讓職員直接在螢幕上處理佇列，就要一面觸控螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -356,51 +356,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">用途這一步：服務管理面板——服務請求與任務。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個用途生出的設計只有佇列：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk52zlz8ryedqxfztxy8vv">
+      <w:hyperlink w:history="1" r:id="rIdbvmgaff5beubjhgf3pnr3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務請求列表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">佔滿整個
 主舞台，沒有側邊小工具，也沒有按鈕。這是刻意的——一面要隔著廚房一眼讀懂的
 螢幕，容不下別的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇你要掛的機器，並誠實面對</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -630,51 +630,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">佇列的設定，驅動計時器的門檻就在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面上的每一項設定——狀態顯示開關、發起人／選項／備註各列、每頁顯示秒數
 ——都在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhul5kbpf9bludyyu_syd6">
+      <w:hyperlink w:history="1" r:id="rId3weln6gfz4jm_vpus72xd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務請求列表小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。設好需要的，然後
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -741,51 +741,51 @@
       <w:r>
         <w:t xml:space="preserve">選這份設計，選你要安裝的硬體</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">品牌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，輸入螢幕上顯示的六位代碼，然後
 往下走到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。完整步驟——包括各品牌需要什麼——在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppsfmmhbnb-bxftorxhud">
+      <w:hyperlink w:history="1" r:id="rIdbekb8oy94byet4lj_yz29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (電子標牌設備)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1082,169 +1082,169 @@
         <w:t xml:space="preserve">設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕監控</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以看到同一個畫面，
 不用走過去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後把它交給團隊：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9z3gs4wwvrodpyodhfvb">
+      <w:hyperlink w:history="1" r:id="rIdn4unswd6hcuoarbmxannj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在服務管理面板上處理要求</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是
 這面螢幕屬於職員的那一半。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不管的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">可以要求什麼、誰可以要求。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 服務目錄、選項和服務時間是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdft4fgpk1rcunreedgy1s0">
+      <w:hyperlink w:history="1" r:id="rIdmqbjc-_r2wcjxbceslhdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的事——先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbf7dbwzh5gslxy5ovcdc">
+      <w:hyperlink w:history="1" r:id="rIdcvmjzlqyvlx3eg46zzdno">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">讀起。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰負責送、他們怎麼收到通知。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6afvxgvcmnboqnmsdqdsr">
+      <w:hyperlink w:history="1" r:id="rIdew3avm9tdsrw4z6vkg32f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指派負責送服務的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；
 面板自己不會通知任何人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">故障回報。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 壞掉的椅子、叫不醒的螢幕是支援單，不是服務要求——那條佇列
 有自己的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xitakqca4piwv3pldylx">
+      <w:hyperlink w:history="1" r:id="rIdxapzfmnc8dinixot8t3y9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">支援單列表</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">還是不行:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 記下面板的</w:t>
@@ -1727,51 +1727,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIderyylrfu5ydf3rewizmdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdfmnj6hv2y_09v3evy6ofq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdk52zlz8ryedqxfztxy8vv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdhul5kbpf9bludyyu_syd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdppsfmmhbnb-bxftorxhud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdk9z3gs4wwvrodpyodhfvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdft4fgpk1rcunreedgy1s0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/" TargetMode="External"/><Relationship Id="rIdqbf7dbwzh5gslxy5ovcdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId6afvxgvcmnboqnmsdqdsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rId8xitakqca4piwv3pldylx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/692516cb00abf1adc7e306d93a750420efa8a66b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/635095a9d4f5aac76dd4ea08c6c74e7ae2d72a05.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9c428bfb2db121652796ae498d96f5e15d9fd98.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0406502d648a46e34962823ef93e81be32098570.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/461ec6c69ae2af7efd68260191f9c6b59d637df5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79dfcee40b9e9202952b1fc950b1b19158741fef.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId85nqnhdxpbquiompc2lyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdrnkt6w_2l7ofbj7hdew46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdbvmgaff5beubjhgf3pnr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rId3weln6gfz4jm_vpus72xd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdbekb8oy94byet4lj_yz29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdn4unswd6hcuoarbmxannj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdmqbjc-_r2wcjxbceslhdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/" TargetMode="External"/><Relationship Id="rIdcvmjzlqyvlx3eg46zzdno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdew3avm9tdsrw4z6vkg32f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdxapzfmnc8dinixot8t3y9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b74638837bd636827376c219ae7dbab2908d095.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ddd5841ce588464687e30e148516fa0e037cf3f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c3550aefd4b356e9bb985025d95e71fac1086e5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42d56e19ed42611331b8d9c2774bd1b42cb636bd.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a08ff9eeee573530b89a92eaa94e0752d5eafa7e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdbd3ae843d434fa4561355446322b78d31ec5cf.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為服務團隊架設一面服務管理面板</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>