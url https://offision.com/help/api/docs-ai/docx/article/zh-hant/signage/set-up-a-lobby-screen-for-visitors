--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立接待用的內容、連接顯示它的螢幕，再給那台設備一個位置。 位置決定了這面螢幕迎接誰的訪客，也決定了現場登記會登記到哪個建築物。</w:t>
+        <w:t xml:space="preserve">建立接待用的內容、連接顯示它的螢幕，再給那台設備一個位置。位置決定了這面螢幕迎接誰的訪客，也決定了現場登記會登記到哪個建築物。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ewuhyfw8ec9budbrjijd">
+      <w:hyperlink w:history="1" r:id="rIdab1ccsienf-fdzh71pyck">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/set-up-a-lobby-screen-for-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待區的螢幕同時做兩件事：迎接已經抵達的人，以及登記臨時到訪的人。兩者都來自
 同一份內容，也都取決於一個很容易被略過的欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -428,99 +428,99 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">接待處與大堂會一次點擊就放好歡迎畫面、自助服務按鈕與現場登記的代碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個用途會替設計先放好訪客歡迎畫面、自助服務按鈕與現場登記 QR 碼，等於這篇文章大半的
-工作一次點擊就完成了。接著回答關於螢幕的問題——尺寸、形狀、方向與</w:t>
+工作一次點擊就完成了。接著選擇你要掛的機器，回答</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">——再選擇
+        <w:t xml:space="preserve">，再選擇
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">創建</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">要老實回答。在碰不到的螢幕上，自助服務按鈕會被換成現場登記 QR 碼，因為放
 一顆沒有人按得到的按鈕沒有意義。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">精靈其餘的部分，以及它開啟的編輯器的一切，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7cs3bdjzqzkv_sz5l5hab">
+      <w:hyperlink w:history="1" r:id="rId1zct28q42lyoffhdgpwlm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 設定訪客看到的內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編輯器左邊是即時預覽，右邊是它的設定，要改什麼就</w:t>
@@ -726,50 +726,71 @@
 （</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">迎接對象</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只在它作為插播運作時出現），</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就在它們下面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在這面螢幕上報到的客人，還會在歡迎畫面回來之前看到他要去的房間與它所在的樓層。
+要出現這個畫面有四個條件 — 見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdg10ehfrdqslaj80mfdiim">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7019925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-welcome-visitors-zh-hant" descr="歡迎畫面的訪客頁：迎接誰，以及算誰的訪客。" title="歡迎畫面的訪客頁：迎接誰，以及算誰的訪客。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -1014,51 +1035,51 @@
         <w:t xml:space="preserve">儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那個小工具在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示 QR 碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">下自己就帶著一組二維碼，也有自己的功能設定——所以可觸控的
 螢幕不必再放上面那個獨立的二維碼小工具，除非你想給這組碼一個自己的位置。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpuz6z7kqqj3mn2ltwxu_o">
+      <w:hyperlink w:history="1" r:id="rIdlbntlulpxciuwo67uwctp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕與二維碼小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把螢幕連接到設備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容目前還沒有顯示在任何地方。步驟 2 做的每一件事都沒有碰到硬體——內容與設備是在設備
@@ -1133,51 +1154,51 @@
         <w:t xml:space="preserve">選
 你要安裝的硬體，在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">步驟輸入螢幕上顯示的六位數代碼，然後往下走到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 完整流程請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdreunhqop48touhnawfitn">
+      <w:hyperlink w:history="1" r:id="rIdlgo00hkiwehj-5lt0zpax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (電子標牌設備)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1444,51 +1465,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板設備上的位置，也就是決定它顯示誰的訪客的那個欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂的話，在平面圖上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">放一個點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">比點一間會議室更對：這面螢幕屬於入口，不屬於任何
 一個空間。兩種選法差在哪，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzku7o3c0dj00xzrcfbb6i">
+      <w:hyperlink w:history="1" r:id="rIdsu_e4dvk1ceotlpvvbc5w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪一種，設備都會解析到一個建築物，而每個設為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跟隨裝置位置</w:t>
       </w:r>
@@ -1622,119 +1643,119 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著走一遍真正訪客會走的路：掃描螢幕上的 QR 碼、完成登記，然後確認這位訪客出現在
 歡迎畫面上，並且在主控台的訪客清單中歸屬於你放置設備的那個建築物，而不是別的。
 最後這一點正是步驟 4 的全部意義，也是唯一能證明它的檢查。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡建立的螢幕一直顯示同一個畫面。輪流播放好幾樣、依時段排程是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt6bq7sxycuyexnxc7qvi0">
+      <w:hyperlink w:history="1" r:id="rIdzs792z-q5wipidjju_g-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；歡迎畫面插播正在播放內容的方式是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4gdd4yzqtlqwn0x0a9nq-">
+      <w:hyperlink w:history="1" r:id="rIdkdk5qzablwvsp6rvluher">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 哪個小工具能放在哪裡是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkpmqdmiy7co4yogzw_vf5">
+      <w:hyperlink w:history="1" r:id="rIdfq-wdqwbn4j7h56mlnir8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而改變形狀
 本身、而不是裡面放什麼，是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7xggugrmanr4wj3bnojf">
+      <w:hyperlink w:history="1" r:id="rId7agg2euwxxuf7ujt3sdvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客簽到時拿到的證件是在別處設計的，而且是全公司共用的 ——
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrptd8tplc7t7tpbur9vp">
+      <w:hyperlink w:history="1" r:id="rId2yf5exzm0nistoqmrymz7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 列印證件的印表機則是在螢幕本身上連接的 ——
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_aqi7tzdnpr3d-isipa_m">
+      <w:hyperlink w:history="1" r:id="rIds0bohe5lwy1aytpmquqs-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為數位看板螢幕連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仍然需要協助:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 記下設備的品牌與型號、該設備的</w:t>
@@ -2197,51 +2218,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_ewuhyfw8ec9budbrjijd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7cs3bdjzqzkv_sz5l5hab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdpuz6z7kqqj3mn2ltwxu_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdreunhqop48touhnawfitn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdzku7o3c0dj00xzrcfbb6i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdt6bq7sxycuyexnxc7qvi0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId4gdd4yzqtlqwn0x0a9nq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdkpmqdmiy7co4yogzw_vf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdb7xggugrmanr4wj3bnojf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdqrptd8tplc7t7tpbur9vp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId_aqi7tzdnpr3d-isipa_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af1d2c56691dc145cd72dce3b5cbd6df6c839536.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e0c5cb88a39dc587cf02e3310f101a0159de80a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c78499ee7df0f5fb4059225161638ec382bcf9be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa492eebfb5b57c118647d6c67fe86d27c939d9e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26191868c528f645823ef218dadb23dbcb0e7a00.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6882f2d74f4bd26ce1e67e19bcbfaae729e45fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba3dacc994e5f31c8c6faec3e93e24704921d6e6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19890dc3f39a94f618ca47557876d2cf01538712.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9515ab85d950163161bb1d2dcaf34d5a4b65a91d.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdab1ccsienf-fdzh71pyck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId1zct28q42lyoffhdgpwlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdg10ehfrdqslaj80mfdiim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdlbntlulpxciuwo67uwctp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdlgo00hkiwehj-5lt0zpax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdsu_e4dvk1ceotlpvvbc5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdzs792z-q5wipidjju_g-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdkdk5qzablwvsp6rvluher" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdfq-wdqwbn4j7h56mlnir8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7agg2euwxxuf7ujt3sdvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId2yf5exzm0nistoqmrymz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIds0bohe5lwy1aytpmquqs-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af1d2c56691dc145cd72dce3b5cbd6df6c839536.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e0c5cb88a39dc587cf02e3310f101a0159de80a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c78499ee7df0f5fb4059225161638ec382bcf9be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa492eebfb5b57c118647d6c67fe86d27c939d9e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26191868c528f645823ef218dadb23dbcb0e7a00.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6882f2d74f4bd26ce1e67e19bcbfaae729e45fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba3dacc994e5f31c8c6faec3e93e24704921d6e6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19890dc3f39a94f618ca47557876d2cf01538712.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9515ab85d950163161bb1d2dcaf34d5a4b65a91d.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定迎接訪客的大堂螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>