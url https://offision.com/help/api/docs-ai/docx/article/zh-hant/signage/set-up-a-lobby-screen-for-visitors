--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立接待用的內容、連接顯示它的螢幕，再給那台設備一個位置。位置決定了這面螢幕迎接誰的訪客，也決定了現場登記會登記到哪個建築物。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 建立接待用的內容、連接顯示它的螢幕，再給那台設備一個位置。位置決定了這面螢幕迎接誰的訪客，也決定了現場登記會登記到哪個建築物。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-17</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdab1ccsienf-fdzh71pyck">
+      <w:hyperlink w:history="1" r:id="rIdhxm6lrxqzkskd2u8hg2ux">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/set-up-a-lobby-screen-for-visitors/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待區的螢幕同時做兩件事：迎接已經抵達的人，以及登記臨時到訪的人。兩者都來自
 同一份內容，也都取決於一個很容易被略過的欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="board-device-location-zh-hant" descr="把設備放到平面圖上，是告訴它自己身在何處的唯一方式。螢幕上所有取決於位置的部分，都會從這一點自動推算出來。" title="把設備放到平面圖上，是告訴它自己身在何處的唯一方式。螢幕上所有取決於位置的部分，都會從這一點自動推算出來。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -476,51 +484,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">要老實回答。在碰不到的螢幕上，自助服務按鈕會被換成現場登記 QR 碼，因為放
 一顆沒有人按得到的按鈕沒有意義。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">精靈其餘的部分，以及它開啟的編輯器的一切，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1zct28q42lyoffhdgpwlm">
+      <w:hyperlink w:history="1" r:id="rIdt-e1e5x5fizltqcnhh_v6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 設定訪客看到的內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編輯器左邊是即時預覽，右邊是它的設定，要改什麼就</w:t>
@@ -733,51 +741,51 @@
         <w:t xml:space="preserve">迎接對象</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只在它作為插播運作時出現），</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就在它們下面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在這面螢幕上報到的客人，還會在歡迎畫面回來之前看到他要去的房間與它所在的樓層。
 要出現這個畫面有四個條件 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg10ehfrdqslaj80mfdiim">
+      <w:hyperlink w:history="1" r:id="rIdng60axybceks4f0mof7x9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7019925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-welcome-visitors-zh-hant" descr="歡迎畫面的訪客頁：迎接誰，以及算誰的訪客。" title="歡迎畫面的訪客頁：迎接誰，以及算誰的訪客。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1035,51 +1043,51 @@
         <w:t xml:space="preserve">儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那個小工具在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示 QR 碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">下自己就帶著一組二維碼，也有自己的功能設定——所以可觸控的
 螢幕不必再放上面那個獨立的二維碼小工具，除非你想給這組碼一個自己的位置。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbntlulpxciuwo67uwctp">
+      <w:hyperlink w:history="1" r:id="rId3uzdvti51-ggv2nm4mwmk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕與二維碼小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把螢幕連接到設備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容目前還沒有顯示在任何地方。步驟 2 做的每一件事都沒有碰到硬體——內容與設備是在設備
@@ -1154,51 +1162,51 @@
         <w:t xml:space="preserve">選
 你要安裝的硬體，在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">步驟輸入螢幕上顯示的六位數代碼，然後往下走到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 完整流程請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlgo00hkiwehj-5lt0zpax">
+      <w:hyperlink w:history="1" r:id="rIdg46_6-feidiws71mrgpes">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (電子標牌設備)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1465,51 +1473,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板設備上的位置，也就是決定它顯示誰的訪客的那個欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂的話，在平面圖上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">放一個點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">比點一間會議室更對：這面螢幕屬於入口，不屬於任何
 一個空間。兩種選法差在哪，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsu_e4dvk1ceotlpvvbc5w">
+      <w:hyperlink w:history="1" r:id="rId14ibz9ip4jvkhvsto6sfq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪一種，設備都會解析到一個建築物，而每個設為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跟隨裝置位置</w:t>
       </w:r>
@@ -1643,119 +1651,119 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著走一遍真正訪客會走的路：掃描螢幕上的 QR 碼、完成登記，然後確認這位訪客出現在
 歡迎畫面上，並且在主控台的訪客清單中歸屬於你放置設備的那個建築物，而不是別的。
 最後這一點正是步驟 4 的全部意義，也是唯一能證明它的檢查。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡建立的螢幕一直顯示同一個畫面。輪流播放好幾樣、依時段排程是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzs792z-q5wipidjju_g-l">
+      <w:hyperlink w:history="1" r:id="rId2mjsher78yak9k1qr2wra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；歡迎畫面插播正在播放內容的方式是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdk5qzablwvsp6rvluher">
+      <w:hyperlink w:history="1" r:id="rIdneph6ns_ljgzibkffra6t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 哪個小工具能放在哪裡是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfq-wdqwbn4j7h56mlnir8">
+      <w:hyperlink w:history="1" r:id="rIdw26nvq53v2uarnre5pkyt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而改變形狀
 本身、而不是裡面放什麼，是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7agg2euwxxuf7ujt3sdvz">
+      <w:hyperlink w:history="1" r:id="rId76y-dwehckjxh9ydoqcku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客簽到時拿到的證件是在別處設計的，而且是全公司共用的 ——
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2yf5exzm0nistoqmrymz7">
+      <w:hyperlink w:history="1" r:id="rId__i_gs-mjfo9fnravt3fd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 列印證件的印表機則是在螢幕本身上連接的 ——
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds0bohe5lwy1aytpmquqs-">
+      <w:hyperlink w:history="1" r:id="rIdm0isldhpgngbrkrdkl2ay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為數位看板螢幕連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仍然需要協助:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 記下設備的品牌與型號、該設備的</w:t>
@@ -2218,51 +2226,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdab1ccsienf-fdzh71pyck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId1zct28q42lyoffhdgpwlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdg10ehfrdqslaj80mfdiim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdlbntlulpxciuwo67uwctp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdlgo00hkiwehj-5lt0zpax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdsu_e4dvk1ceotlpvvbc5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdzs792z-q5wipidjju_g-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdkdk5qzablwvsp6rvluher" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdfq-wdqwbn4j7h56mlnir8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7agg2euwxxuf7ujt3sdvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId2yf5exzm0nistoqmrymz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIds0bohe5lwy1aytpmquqs-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af1d2c56691dc145cd72dce3b5cbd6df6c839536.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e0c5cb88a39dc587cf02e3310f101a0159de80a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c78499ee7df0f5fb4059225161638ec382bcf9be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aa492eebfb5b57c118647d6c67fe86d27c939d9e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26191868c528f645823ef218dadb23dbcb0e7a00.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6882f2d74f4bd26ce1e67e19bcbfaae729e45fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba3dacc994e5f31c8c6faec3e93e24704921d6e6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19890dc3f39a94f618ca47557876d2cf01538712.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9515ab85d950163161bb1d2dcaf34d5a4b65a91d.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhxm6lrxqzkskd2u8hg2ux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdt-e1e5x5fizltqcnhh_v6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdng60axybceks4f0mof7x9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId3uzdvti51-ggv2nm4mwmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdg46_6-feidiws71mrgpes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId14ibz9ip4jvkhvsto6sfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId2mjsher78yak9k1qr2wra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdneph6ns_ljgzibkffra6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdw26nvq53v2uarnre5pkyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId76y-dwehckjxh9ydoqcku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId__i_gs-mjfo9fnravt3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdm0isldhpgngbrkrdkl2ay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20291d31cc35aa9cc12a2b1c0d9f5b6ec42313ec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcdcef6245847b76387135f4919d3cb494747840.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1c705dd7c1df72c9bf96c70dd8a723ebe5fe766.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f61de36e2f02b6f05efdf7e472e93829cc2b147a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7656360453d2915dbeadc43df5166dcc3e528a5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a85b35d3f4f6c90a09eb30ae0d95e94006c2823.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899658dfd3d964c722a2906dfdad1c5f9c32c37b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/459bfe2b2361665d52dfe96afd3be3e51d3de0de.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33b7eb4d030a6af94c07c0d6594b712eccdb1ff4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定迎接訪客的大堂螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>