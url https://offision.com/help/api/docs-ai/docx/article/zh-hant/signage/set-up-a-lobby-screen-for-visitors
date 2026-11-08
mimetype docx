--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhxm6lrxqzkskd2u8hg2ux">
+      <w:hyperlink w:history="1" r:id="rIdw4pzuox_0zol1gpel74zs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/set-up-a-lobby-screen-for-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待區的螢幕同時做兩件事：迎接已經抵達的人，以及登記臨時到訪的人。兩者都來自
@@ -484,51 +484,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">要老實回答。在碰不到的螢幕上，自助服務按鈕會被換成現場登記 QR 碼，因為放
 一顆沒有人按得到的按鈕沒有意義。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">精靈其餘的部分，以及它開啟的編輯器的一切，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt-e1e5x5fizltqcnhh_v6">
+      <w:hyperlink w:history="1" r:id="rIdrwbvrychc1hjelgzphx3a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 設定訪客看到的內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編輯器左邊是即時預覽，右邊是它的設定，要改什麼就</w:t>
@@ -741,51 +741,51 @@
         <w:t xml:space="preserve">迎接對象</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只在它作為插播運作時出現），</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就在它們下面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在這面螢幕上報到的客人，還會在歡迎畫面回來之前看到他要去的房間與它所在的樓層。
 要出現這個畫面有四個條件 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdng60axybceks4f0mof7x9">
+      <w:hyperlink w:history="1" r:id="rIdqj83mu4bm6kx7d0iwcmj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7019925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-welcome-visitors-zh-hant" descr="歡迎畫面的訪客頁：迎接誰，以及算誰的訪客。" title="歡迎畫面的訪客頁：迎接誰，以及算誰的訪客。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1043,51 +1043,51 @@
         <w:t xml:space="preserve">儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">那個小工具在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示 QR 碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">下自己就帶著一組二維碼，也有自己的功能設定——所以可觸控的
 螢幕不必再放上面那個獨立的二維碼小工具，除非你想給這組碼一個自己的位置。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3uzdvti51-ggv2nm4mwmk">
+      <w:hyperlink w:history="1" r:id="rIdr9g5imtblvq4lshcsur8j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕與二維碼小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 把螢幕連接到設備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容目前還沒有顯示在任何地方。步驟 2 做的每一件事都沒有碰到硬體——內容與設備是在設備
@@ -1162,51 +1162,51 @@
         <w:t xml:space="preserve">選
 你要安裝的硬體，在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">步驟輸入螢幕上顯示的六位數代碼，然後往下走到</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 完整流程請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg46_6-feidiws71mrgpes">
+      <w:hyperlink w:history="1" r:id="rIdh-uzbnwo9dimkugy-ry_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (電子標牌設備)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1473,51 +1473,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">數位看板設備上的位置，也就是決定它顯示誰的訪客的那個欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂的話，在平面圖上</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">放一個點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">比點一間會議室更對：這面螢幕屬於入口，不屬於任何
 一個空間。兩種選法差在哪，見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14ibz9ip4jvkhvsto6sfq">
+      <w:hyperlink w:history="1" r:id="rIdhzqpnkncn3hwljrak7bot">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論哪一種，設備都會解析到一個建築物，而每個設為</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跟隨裝置位置</w:t>
       </w:r>
@@ -1651,119 +1651,119 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著走一遍真正訪客會走的路：掃描螢幕上的 QR 碼、完成登記，然後確認這位訪客出現在
 歡迎畫面上，並且在主控台的訪客清單中歸屬於你放置設備的那個建築物，而不是別的。
 最後這一點正是步驟 4 的全部意義，也是唯一能證明它的檢查。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">本文未涵蓋的內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡建立的螢幕一直顯示同一個畫面。輪流播放好幾樣、依時段排程是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2mjsher78yak9k1qr2wra">
+      <w:hyperlink w:history="1" r:id="rIdv_nh7o7jivnd7q9anc4li">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；歡迎畫面插播正在播放內容的方式是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdneph6ns_ljgzibkffra6t">
+      <w:hyperlink w:history="1" r:id="rIdk_sjykdz292gyrc7rx-b9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 哪個小工具能放在哪裡是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw26nvq53v2uarnre5pkyt">
+      <w:hyperlink w:history="1" r:id="rIdul8vgiyg8qajxqtduv6qe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，而改變形狀
 本身、而不是裡面放什麼，是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId76y-dwehckjxh9ydoqcku">
+      <w:hyperlink w:history="1" r:id="rIdzmwz6dxmgoe-c5kqwgf3o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客簽到時拿到的證件是在別處設計的，而且是全公司共用的 ——
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId__i_gs-mjfo9fnravt3fd">
+      <w:hyperlink w:history="1" r:id="rIdlezfsd7amohpbi-haeruq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 列印證件的印表機則是在螢幕本身上連接的 ——
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0isldhpgngbrkrdkl2ay">
+      <w:hyperlink w:history="1" r:id="rIdn79tv-pluz95dbnjlyrd3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為數位看板螢幕連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仍然需要協助:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 記下設備的品牌與型號、該設備的</w:t>
@@ -2226,51 +2226,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhxm6lrxqzkskd2u8hg2ux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdt-e1e5x5fizltqcnhh_v6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdng60axybceks4f0mof7x9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId3uzdvti51-ggv2nm4mwmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdg46_6-feidiws71mrgpes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId14ibz9ip4jvkhvsto6sfq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId2mjsher78yak9k1qr2wra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdneph6ns_ljgzibkffra6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdw26nvq53v2uarnre5pkyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId76y-dwehckjxh9ydoqcku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId__i_gs-mjfo9fnravt3fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdm0isldhpgngbrkrdkl2ay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20291d31cc35aa9cc12a2b1c0d9f5b6ec42313ec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcdcef6245847b76387135f4919d3cb494747840.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1c705dd7c1df72c9bf96c70dd8a723ebe5fe766.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f61de36e2f02b6f05efdf7e472e93829cc2b147a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7656360453d2915dbeadc43df5166dcc3e528a5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a85b35d3f4f6c90a09eb30ae0d95e94006c2823.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899658dfd3d964c722a2906dfdad1c5f9c32c37b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/459bfe2b2361665d52dfe96afd3be3e51d3de0de.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33b7eb4d030a6af94c07c0d6594b712eccdb1ff4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw4pzuox_0zol1gpel74zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdrwbvrychc1hjelgzphx3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdqj83mu4bm6kx7d0iwcmj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdr9g5imtblvq4lshcsur8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdh-uzbnwo9dimkugy-ry_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdhzqpnkncn3hwljrak7bot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdv_nh7o7jivnd7q9anc4li" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdk_sjykdz292gyrc7rx-b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdul8vgiyg8qajxqtduv6qe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzmwz6dxmgoe-c5kqwgf3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdlezfsd7amohpbi-haeruq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdn79tv-pluz95dbnjlyrd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20291d31cc35aa9cc12a2b1c0d9f5b6ec42313ec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcdcef6245847b76387135f4919d3cb494747840.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1c705dd7c1df72c9bf96c70dd8a723ebe5fe766.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f61de36e2f02b6f05efdf7e472e93829cc2b147a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7656360453d2915dbeadc43df5166dcc3e528a5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a85b35d3f4f6c90a09eb30ae0d95e94006c2823.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899658dfd3d964c722a2906dfdad1c5f9c32c37b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/459bfe2b2361665d52dfe96afd3be3e51d3de0de.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33b7eb4d030a6af94c07c0d6594b712eccdb1ff4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定迎接訪客的大堂螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>