--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「RSS 文字」小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">外部訂閱來源的標題放上文字條——一次一則，或接成一行流動的字。訂閱來源 網址、兩種顯示方式與跑馬燈的控制。</w:t>
+        <w:t xml:space="preserve">外部訂閱來源的標題放上文字條——一次一則，或接成一行流動的字。訂閱來源網址、兩種顯示方式與跑馬燈的控制。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwehb0eigc-atyqv8h198">
+      <w:hyperlink w:history="1" r:id="rIdtv2vc2ybwxlt1tovs9h34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/rss-text/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">別人發佈的訂閱來源標題——新聞、狀態頁、部落格——沿著文字條走。指向任何
 一個 RSS 來源的網址，螢幕就會自己保持最新；文字條是這個小工具唯一的
 擺放位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -563,94 +563,94 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是來源發佈者寫的；小工具只是轉述這個來源。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你自己的話。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要在螢幕上說自己的話，那是公告——到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4h2ooav_cp5nfmvzj7ka9">
+      <w:hyperlink w:history="1" r:id="rIdiwf5vyjgve4ch35codft-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">廣播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">發佈，用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoih955-tupzjlhm7kyhsu">
+      <w:hyperlink w:history="1" r:id="rId5i3fcxfdwvobt-3uto6zl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大小與顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 整份設計的字體大小、外觀與小工具背景，在這裡和其他地方
 一樣生效——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3nq85g64nxkg4h2dezh1n">
+      <w:hyperlink w:history="1" r:id="rIddy0qy8icusq8ec5wnkyyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1075,51 +1075,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjwehb0eigc-atyqv8h198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/rss-text/" TargetMode="External"/><Relationship Id="rId4h2ooav_cp5nfmvzj7ka9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/broadcast/" TargetMode="External"/><Relationship Id="rIdoih955-tupzjlhm7kyhsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rId3nq85g64nxkg4h2dezh1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1205551f34b29d5080c1056be43a007b8850c21.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtv2vc2ybwxlt1tovs9h34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/rss-text/" TargetMode="External"/><Relationship Id="rIdiwf5vyjgve4ch35codft-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/broadcast/" TargetMode="External"/><Relationship Id="rId5i3fcxfdwvobt-3uto6zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIddy0qy8icusq8ec5wnkyyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1205551f34b29d5080c1056be43a007b8850c21.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「RSS 文字」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>