--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtv2vc2ybwxlt1tovs9h34">
+      <w:hyperlink w:history="1" r:id="rIdijyvhfy44_mp_vgfvdwtt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/rss-text/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">別人發佈的訂閱來源標題——新聞、狀態頁、部落格——沿著文字條走。指向任何
 一個 RSS 來源的網址，螢幕就會自己保持最新；文字條是這個小工具唯一的
 擺放位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -563,94 +563,94 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是來源發佈者寫的；小工具只是轉述這個來源。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你自己的話。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 要在螢幕上說自己的話，那是公告——到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwf5vyjgve4ch35codft-">
+      <w:hyperlink w:history="1" r:id="rIdshmbjzhq4dhchhm_aoehr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">廣播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">發佈，用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5i3fcxfdwvobt-3uto6zl">
+      <w:hyperlink w:history="1" r:id="rIdyameoxag2knwlli3xdbdj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大小與顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 整份設計的字體大小、外觀與小工具背景，在這裡和其他地方
 一樣生效——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddy0qy8icusq8ec5wnkyyz">
+      <w:hyperlink w:history="1" r:id="rIdjnmqdxirsraydckjjncyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1075,51 +1075,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtv2vc2ybwxlt1tovs9h34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/rss-text/" TargetMode="External"/><Relationship Id="rIdiwf5vyjgve4ch35codft-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/broadcast/" TargetMode="External"/><Relationship Id="rId5i3fcxfdwvobt-3uto6zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIddy0qy8icusq8ec5wnkyyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1205551f34b29d5080c1056be43a007b8850c21.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdijyvhfy44_mp_vgfvdwtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/rss-text/" TargetMode="External"/><Relationship Id="rIdshmbjzhq4dhchhm_aoehr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/broadcast/" TargetMode="External"/><Relationship Id="rIdyameoxag2knwlli3xdbdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdjnmqdxirsraydckjjncyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa2d5dc60de1d628a53941239cd51e41d3a1d184.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「RSS 文字」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>