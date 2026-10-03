--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,108 +26,108 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「資源清單 - 供預約」小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把會議室與座位變成一份帶即時可用狀態、可瀏覽的清單——它提供哪些資源，又從哪些 樓層取。</w:t>
+        <w:t xml:space="preserve">把會議室與座位變成一份帶即時可用狀態、可瀏覽的清單——它提供哪些資源，又從哪些樓層取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd4reidjo-q6mffpj0kll-">
+      <w:hyperlink w:history="1" r:id="rIdoawj2o06sytcbwj8petjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/resource-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">可預約的資源本身——會議室、座位，凡是你提供的——連同從</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppnyjmd4dwi0kz5du_okb">
+      <w:hyperlink w:history="1" r:id="rIdmjiz6gescup4uhy1jyedy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 取得的即時可用狀態，排成一份清單。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvai0fqflmhnghujtwcbl8">
+      <w:hyperlink w:history="1" r:id="rId2aubwrv1u5mxkgx4igtap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約狀態 - 地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">回答
 「在哪」，這個回答「哪一個」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-resource-list-zh-hant" descr="主畫面上的資源清單。" title="主畫面上的資源清單。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -500,95 +500,95 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪些資源存在、長什麼樣。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 名稱、照片、容納人數和規則都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4hjtrgmpelizjhf5pjr95">
+      <w:hyperlink w:history="1" r:id="rId03zztznxbbpxcwf-aoqqa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的資源上——從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcz9zx2v9nfwwgsdlf3gey">
+      <w:hyperlink w:history="1" r:id="rIdunnisnmsfawdmkckemhxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大小與顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 字體大小、外觀與小工具背景屬於整份內容的設定——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkbbdiug-cro2hd6u9oca">
+      <w:hyperlink w:history="1" r:id="rIdti6fczhyzdnuvo2lxxrry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1013,51 +1013,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd4reidjo-q6mffpj0kll-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/resource-list/" TargetMode="External"/><Relationship Id="rIdppnyjmd4dwi0kz5du_okb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdvai0fqflmhnghujtwcbl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rId4hjtrgmpelizjhf5pjr95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdcz9zx2v9nfwwgsdlf3gey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdzkbbdiug-cro2hd6u9oca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14ec3940ee0f4dd493aeb8be6bfef8242b81ce18.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoawj2o06sytcbwj8petjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/resource-list/" TargetMode="External"/><Relationship Id="rIdmjiz6gescup4uhy1jyedy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId2aubwrv1u5mxkgx4igtap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rId03zztznxbbpxcwf-aoqqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdunnisnmsfawdmkckemhxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdti6fczhyzdnuvo2lxxrry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14ec3940ee0f4dd493aeb8be6bfef8242b81ce18.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「資源清單 - 供預約」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>