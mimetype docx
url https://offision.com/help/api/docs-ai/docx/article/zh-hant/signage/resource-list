--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,82 +52,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoawj2o06sytcbwj8petjt">
+      <w:hyperlink w:history="1" r:id="rIdtzihkn0hvbaimyvwnzxb-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/resource-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">可預約的資源本身——會議室、座位，凡是你提供的——連同從</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmjiz6gescup4uhy1jyedy">
+      <w:hyperlink w:history="1" r:id="rIdn0joff13hy_rf2ymwxf38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 取得的即時可用狀態，排成一份清單。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2aubwrv1u5mxkgx4igtap">
+      <w:hyperlink w:history="1" r:id="rId0no9hxc-knvu89gebqvrj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約狀態 - 地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">回答
 「在哪」，這個回答「哪一個」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-resource-list-zh-hant" descr="主畫面上的資源清單。" title="主畫面上的資源清單。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -500,95 +500,95 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪些資源存在、長什麼樣。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 名稱、照片、容納人數和規則都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId03zztznxbbpxcwf-aoqqa">
+      <w:hyperlink w:history="1" r:id="rIdag_esgg4nbp_lown1-odk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的資源上——從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunnisnmsfawdmkckemhxm">
+      <w:hyperlink w:history="1" r:id="rIds5cne4sgznwphfebm_1nt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大小與顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 字體大小、外觀與小工具背景屬於整份內容的設定——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdti6fczhyzdnuvo2lxxrry">
+      <w:hyperlink w:history="1" r:id="rIdgd-9bklvhatmcech12raa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1013,51 +1013,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoawj2o06sytcbwj8petjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/resource-list/" TargetMode="External"/><Relationship Id="rIdmjiz6gescup4uhy1jyedy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId2aubwrv1u5mxkgx4igtap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rId03zztznxbbpxcwf-aoqqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdunnisnmsfawdmkckemhxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdti6fczhyzdnuvo2lxxrry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14ec3940ee0f4dd493aeb8be6bfef8242b81ce18.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtzihkn0hvbaimyvwnzxb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/resource-list/" TargetMode="External"/><Relationship Id="rIdn0joff13hy_rf2ymwxf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId0no9hxc-knvu89gebqvrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIdag_esgg4nbp_lown1-odk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIds5cne4sgznwphfebm_1nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdgd-9bklvhatmcech12raa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81f45bb96f9e9d39b6a52c3ca46cc80d552e62d2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「資源清單 - 供預約」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>