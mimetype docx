--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,109 +26,109 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">二維碼小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">螢幕可以貼在牆上的五種內建碼——你自己的連結、訪客 Wi-Fi、訪客登記、路線指引、 房間控制——連同每一個的設定和可以放的位置。</w:t>
+        <w:t xml:space="preserve">螢幕可以貼在牆上的五種內建碼——你自己的連結、訪客 Wi-Fi、訪客登記、路線指引、房間控制——連同每一個的設定和可以放的位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgiyxl-okpt8manvcmwxgo">
+      <w:hyperlink w:history="1" r:id="rIdyiq4le-ia5w27hiyeydws">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/qr-code-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">牆上的碼正是免觸控的那條路：沒有人需要按任何東西，方磚要辦的事都在訪客自己的手機上
 完成。內建五種，每一種接一件事。可以按的方磚在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwvv0r_i96pnjuuc-xgjs">
+      <w:hyperlink w:history="1" r:id="rIdi4z7masb2rnfueuzogdn5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 位置本身則在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvpntyhl8_2nkbpmphqo8y">
+      <w:hyperlink w:history="1" r:id="rIdveunk4jcskrcdanx-jzgk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有觸控的螢幕上也留著:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當螢幕被描述為沒有觸控時，那些存在就是為了被按的方磚會被隱藏。所有二維碼方磚都會留下，
@@ -464,51 +464,51 @@
         <w:t xml:space="preserve">免觸控的現場登記：訪客掃一下，在自己的手機上登記，而不是碰螢幕。在沒有觸控的螢幕上，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自助登記按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">安靜換成的也正是這個小工具。以它為軸心的大堂完整流程——以及
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在那裡為什麼要緊——在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn-0oo3jgneul3vjlcxgzn">
+      <w:hyperlink w:history="1" r:id="rIdnz3weec-1aobhbszelzvu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-registration-qr-code-zh-hant" descr="放在操作按鈕上的現場登記代碼。" title="放在操作按鈕上的現場登記代碼。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1610,52 +1610,53 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Wi-Fi 代碼的設定：這組碼要連上的網路，以及碼下面那行字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">路線指引二維碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">掃一下，路線就在掃的人自己的手機上打開，起點正是這面螢幕站的位置——給大樓裡的任何
-人用，不只訪客。除了共用的設定，它沒有自己的設定。</w:t>
+        <w:t xml:space="preserve">掃一下，那層樓就在掃的人自己的手機上打開，位置正是這面螢幕站的地方——給大樓裡的任何
+人用，不只訪客。這個代碼不帶目的地，所以手機上出現的是一個搜尋欄，由掃的人挑房間，
+然後一步一步帶著走。除了共用的設定，它沒有自己的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-wayfinding-qr-code-zh-hant" descr="放在操作按鈕上的路線指引代碼。" title="放在操作按鈕上的路線指引代碼。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1834,83 +1835,83 @@
       <w:r>
         <w:t xml:space="preserve">。Wi-Fi 認證來自訪客 Wi-Fi 設定，登記來自訪客管理，路線來自平面圖。
 方磚只負責畫出那個碼，不會建立碼背後的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大小與顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。整份設計的字級、外觀與小工具背景，對這些方磚和其他方磚一樣有效——
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibuoqv9chjteyhsg3cffv">
+      <w:hyperlink w:history="1" r:id="rIduiatonihor4px8wbraxxt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">別人給你的碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。付款碼，或由銀行、業主發出的碼，是圖片而不是連結——
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdufqr_kzuows6rhjqo29wr">
+      <w:hyperlink w:history="1" r:id="rIdmtygrcxswny2x71tz33d7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在螢幕上放自己的 QR 碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2335,51 +2336,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgiyxl-okpt8manvcmwxgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIduwvv0r_i96pnjuuc-xgjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdvpntyhl8_2nkbpmphqo8y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdn-0oo3jgneul3vjlcxgzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdibuoqv9chjteyhsg3cffv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdufqr_kzuows6rhjqo29wr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5929b3fe9e86854bb0899d023f4cd64f3952279e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d5111074f147edc305593e15892fbea6a1d09c7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc4e3cb3bd4f6572590ec646f1cab7aaa1dae95d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6882f2d74f4bd26ce1e67e19bcbfaae729e45fa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1abe2441c1784af3ee04f7d06bd31f5956c4d924.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33f7304eec98653a39113bbc993493c6f5516e03.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/249faedcd71130c2883de402b0f045b101c8cb4f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eb3dfc768639b7a35ada73f48930feffa2da285.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyiq4le-ia5w27hiyeydws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdi4z7masb2rnfueuzogdn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdveunk4jcskrcdanx-jzgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdnz3weec-1aobhbszelzvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIduiatonihor4px8wbraxxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdmtygrcxswny2x71tz33d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5929b3fe9e86854bb0899d023f4cd64f3952279e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d5111074f147edc305593e15892fbea6a1d09c7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc4e3cb3bd4f6572590ec646f1cab7aaa1dae95d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6882f2d74f4bd26ce1e67e19bcbfaae729e45fa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1abe2441c1784af3ee04f7d06bd31f5956c4d924.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33f7304eec98653a39113bbc993493c6f5516e03.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/249faedcd71130c2883de402b0f045b101c8cb4f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eb3dfc768639b7a35ada73f48930feffa2da285.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>二維碼小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>