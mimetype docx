--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,109 +26,117 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">二維碼小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">螢幕可以貼在牆上的五種內建碼——你自己的連結、訪客 Wi-Fi、訪客登記、路線指引、房間控制——連同每一個的設定和可以放的位置。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 螢幕可以貼在牆上的五種內建碼——你自己的連結、訪客 Wi-Fi、訪客登記、路線指引、房間控制——連同每一個的設定和可以放的位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyiq4le-ia5w27hiyeydws">
+      <w:hyperlink w:history="1" r:id="rIdk5zhjyndchaqqwktbsqwg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/qr-code-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">牆上的碼正是免觸控的那條路：沒有人需要按任何東西，方磚要辦的事都在訪客自己的手機上
 完成。內建五種，每一種接一件事。可以按的方磚在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi4z7masb2rnfueuzogdn5">
+      <w:hyperlink w:history="1" r:id="rIdqlfjnjj4-49wl1jlbxab-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 位置本身則在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdveunk4jcskrcdanx-jzgk">
+      <w:hyperlink w:history="1" r:id="rIdkqlh-1aqteioltpldgjv4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有觸控的螢幕上也留著:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當螢幕被描述為沒有觸控時，那些存在就是為了被按的方磚會被隱藏。所有二維碼方磚都會留下，
@@ -464,51 +472,51 @@
         <w:t xml:space="preserve">免觸控的現場登記：訪客掃一下，在自己的手機上登記，而不是碰螢幕。在沒有觸控的螢幕上，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自助登記按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">安靜換成的也正是這個小工具。以它為軸心的大堂完整流程——以及
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在那裡為什麼要緊——在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnz3weec-1aobhbszelzvu">
+      <w:hyperlink w:history="1" r:id="rIdz7dtaxckfj3tjtp1uegme">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-registration-qr-code-zh-hant" descr="放在操作按鈕上的現場登記代碼。" title="放在操作按鈕上的現場登記代碼。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1835,83 +1843,83 @@
       <w:r>
         <w:t xml:space="preserve">。Wi-Fi 認證來自訪客 Wi-Fi 設定，登記來自訪客管理，路線來自平面圖。
 方磚只負責畫出那個碼，不會建立碼背後的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大小與顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。整份設計的字級、外觀與小工具背景，對這些方磚和其他方磚一樣有效——
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduiatonihor4px8wbraxxt">
+      <w:hyperlink w:history="1" r:id="rIdwaivz-b81ojc-1fbf2jud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">別人給你的碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。付款碼，或由銀行、業主發出的碼，是圖片而不是連結——
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtygrcxswny2x71tz33d7">
+      <w:hyperlink w:history="1" r:id="rId9kxyiqknjfjej5hfad1rn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在螢幕上放自己的 QR 碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2336,51 +2344,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyiq4le-ia5w27hiyeydws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdi4z7masb2rnfueuzogdn5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdveunk4jcskrcdanx-jzgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdnz3weec-1aobhbszelzvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIduiatonihor4px8wbraxxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdmtygrcxswny2x71tz33d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5929b3fe9e86854bb0899d023f4cd64f3952279e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d5111074f147edc305593e15892fbea6a1d09c7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc4e3cb3bd4f6572590ec646f1cab7aaa1dae95d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6882f2d74f4bd26ce1e67e19bcbfaae729e45fa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1abe2441c1784af3ee04f7d06bd31f5956c4d924.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33f7304eec98653a39113bbc993493c6f5516e03.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/249faedcd71130c2883de402b0f045b101c8cb4f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eb3dfc768639b7a35ada73f48930feffa2da285.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk5zhjyndchaqqwktbsqwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdqlfjnjj4-49wl1jlbxab-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdkqlh-1aqteioltpldgjv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdz7dtaxckfj3tjtp1uegme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdwaivz-b81ojc-1fbf2jud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId9kxyiqknjfjej5hfad1rn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f3296ffdc0ac05e9a1882a655186d5737290d0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/150809add6f6fbe9cb9862055d3a6dc06a7b66f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27fe99eb81f6fd6b7bd8b78a0cb382266acb0d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a85b35d3f4f6c90a09eb30ae0d95e94006c2823.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a680293f13ae1e6be222ac3f3238d060a2e2c5c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c487e15b6a761cbdf2cfe0f9129fe0779a79ffb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/650b2df40206e4ba9a5f29ff52295d1f220094ba.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f85c50b4cc9c04784caa950d27e13b9735b54fd.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>二維碼小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>