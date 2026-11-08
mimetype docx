--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk5zhjyndchaqqwktbsqwg">
+      <w:hyperlink w:history="1" r:id="rIduara3lite7dnmgh1a_ctp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/qr-code-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">牆上的碼正是免觸控的那條路：沒有人需要按任何東西，方磚要辦的事都在訪客自己的手機上
 完成。內建五種，每一種接一件事。可以按的方磚在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqlfjnjj4-49wl1jlbxab-">
+      <w:hyperlink w:history="1" r:id="rId9univz9uuhnzet_-6etrf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">按鈕小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 位置本身則在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqlh-1aqteioltpldgjv4">
+      <w:hyperlink w:history="1" r:id="rIdtzrhzpwxk2fpbbvtt_ka6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有觸控的螢幕上也留著:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當螢幕被描述為沒有觸控時，那些存在就是為了被按的方磚會被隱藏。所有二維碼方磚都會留下，
@@ -472,51 +472,51 @@
         <w:t xml:space="preserve">免觸控的現場登記：訪客掃一下，在自己的手機上登記，而不是碰螢幕。在沒有觸控的螢幕上，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自助登記按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">安靜換成的也正是這個小工具。以它為軸心的大堂完整流程——以及
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在那裡為什麼要緊——在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz7dtaxckfj3tjtp1uegme">
+      <w:hyperlink w:history="1" r:id="rId4cnhk1c_uulaha3zdksgm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-registration-qr-code-zh-hant" descr="放在操作按鈕上的現場登記代碼。" title="放在操作按鈕上的現場登記代碼。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1843,83 +1843,83 @@
       <w:r>
         <w:t xml:space="preserve">。Wi-Fi 認證來自訪客 Wi-Fi 設定，登記來自訪客管理，路線來自平面圖。
 方磚只負責畫出那個碼，不會建立碼背後的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大小與顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。整份設計的字級、外觀與小工具背景，對這些方磚和其他方磚一樣有效——
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwaivz-b81ojc-1fbf2jud">
+      <w:hyperlink w:history="1" r:id="rIddxtdjqi7q_sk6_fu_q1rm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">別人給你的碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。付款碼，或由銀行、業主發出的碼，是圖片而不是連結——
 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9kxyiqknjfjej5hfad1rn">
+      <w:hyperlink w:history="1" r:id="rIdl1rqtd7neatuuqwroctrf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在螢幕上放自己的 QR 碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2344,51 +2344,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk5zhjyndchaqqwktbsqwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdqlfjnjj4-49wl1jlbxab-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdkqlh-1aqteioltpldgjv4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdz7dtaxckfj3tjtp1uegme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdwaivz-b81ojc-1fbf2jud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId9kxyiqknjfjej5hfad1rn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f3296ffdc0ac05e9a1882a655186d5737290d0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/150809add6f6fbe9cb9862055d3a6dc06a7b66f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27fe99eb81f6fd6b7bd8b78a0cb382266acb0d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a85b35d3f4f6c90a09eb30ae0d95e94006c2823.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a680293f13ae1e6be222ac3f3238d060a2e2c5c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c487e15b6a761cbdf2cfe0f9129fe0779a79ffb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/650b2df40206e4ba9a5f29ff52295d1f220094ba.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f85c50b4cc9c04784caa950d27e13b9735b54fd.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduara3lite7dnmgh1a_ctp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rId9univz9uuhnzet_-6etrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdtzrhzpwxk2fpbbvtt_ka6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId4cnhk1c_uulaha3zdksgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIddxtdjqi7q_sk6_fu_q1rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdl1rqtd7neatuuqwroctrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f3296ffdc0ac05e9a1882a655186d5737290d0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/150809add6f6fbe9cb9862055d3a6dc06a7b66f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27fe99eb81f6fd6b7bd8b78a0cb382266acb0d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a85b35d3f4f6c90a09eb30ae0d95e94006c2823.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a680293f13ae1e6be222ac3f3238d060a2e2c5c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c487e15b6a761cbdf2cfe0f9129fe0779a79ffb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/650b2df40206e4ba9a5f29ff52295d1f220094ba.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f85c50b4cc9c04784caa950d27e13b9735b54fd.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>二維碼小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>