--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,96 +26,96 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">版面設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">形狀選定之後，版面還要決定的四件事——可以拖的接縫和它們的極限、決定 Dock、 卡片、按鈕與側邊清單的設定列、最多三條文字條，以及無線分享顯示器需要的保留區。</w:t>
+        <w:t xml:space="preserve">形狀選定之後調整版面——還要決定的四件事：可以拖的接縫和它們的極限、決定 Dock、卡片、按鈕與側邊清單的設定列、最多三條文字條，以及無線分享顯示器需要的保留區。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpz57mdbwczayg9uwxxlet">
+      <w:hyperlink w:history="1" r:id="rIdtiujg1a6v8dkdlreh5ayk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/layout-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">版面的形狀選好之後 — 那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvdzaobf1ek2bgietabmb">
+      <w:hyperlink w:history="1" r:id="rIddgmp2rycig1hfwjhsehvm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 還剩四件事要設定。
 它們都不會改變你選的版面種類，只決定它的比例，以及哪些區塊存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接縫</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -923,51 +923,51 @@
         <w:t xml:space="preserve">顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跟隨版面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或是七種固定顏色之一，給那則必須和螢幕上其他東西長得不一樣的
 公告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">橫帶不一定要滾動。除了兩個會滾動的小工具，它也可以放固定的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqtfrbm4bjdbw00mmillx">
+      <w:hyperlink w:history="1" r:id="rIdjsxu-6p_rom-pc5g6rk31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資訊列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——時鐘、天氣與即時感測器讀數，都靜止不動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1257300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-info-bar-preview-zh-hant" descr="放了資訊列的下方橫帶：左邊是時鐘與日期，右邊是數據標籤。" title="放了資訊列的下方橫帶：左邊是時鐘與日期，右邊是數據標籤。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1110,122 +1110,122 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面是哪一種形狀</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。樣式，以及把主舞台一分為二，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdil_t2g75ldeukgmkowqct">
+      <w:hyperlink w:history="1" r:id="rIdhpxgxa2186puqrptkpdiq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個位置放什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1hnnkdleh-7ra6uanqrhz">
+      <w:hyperlink w:history="1" r:id="rIdwrclkvw5oh_llrsvrfab-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕的大小、形狀與方向</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。那些在側欄上一層的 </w:t>
-[...10 lines deleted...]
-設定重新排過，而不是被取代。</w:t>
+        <w:t xml:space="preserve">。那些在 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">螢幕尺寸</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 對話框裡，由預覽下方的說明打開；改動
+它們會讓這裡的設定重新排過，而不是被取代。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1641,51 +1641,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpz57mdbwczayg9uwxxlet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdtvdzaobf1ek2bgietabmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdbqtfrbm4bjdbw00mmillx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdil_t2g75ldeukgmkowqct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId1hnnkdleh-7ra6uanqrhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78a74d120237853aa5370c367ffa324a746296a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87d071d1e8c544016290590e83458d8a2c020519.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab875ad952f937ced8cad59d6430813fc1f6deeb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78bd5da11da3074c8e50a2e51e5c60a4b828d0cf.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtiujg1a6v8dkdlreh5ayk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIddgmp2rycig1hfwjhsehvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdjsxu-6p_rom-pc5g6rk31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdhpxgxa2186puqrptkpdiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdwrclkvw5oh_llrsvrfab-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78a74d120237853aa5370c367ffa324a746296a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87d071d1e8c544016290590e83458d8a2c020519.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab875ad952f937ced8cad59d6430813fc1f6deeb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78bd5da11da3074c8e50a2e51e5c60a4b828d0cf.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>版面設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>