--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,70 +52,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtiujg1a6v8dkdlreh5ayk">
+      <w:hyperlink w:history="1" r:id="rIdfjfk_z1uoi3bszb9yp5u_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/layout-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">版面的形狀選好之後 — 那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgmp2rycig1hfwjhsehvm">
+      <w:hyperlink w:history="1" r:id="rIdwb7mpipm4nrrxtxllbthp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 還剩四件事要設定。
 它們都不會改變你選的版面種類，只決定它的比例，以及哪些區塊存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接縫</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -923,51 +923,51 @@
         <w:t xml:space="preserve">顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跟隨版面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或是七種固定顏色之一，給那則必須和螢幕上其他東西長得不一樣的
 公告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">橫帶不一定要滾動。除了兩個會滾動的小工具，它也可以放固定的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjsxu-6p_rom-pc5g6rk31">
+      <w:hyperlink w:history="1" r:id="rId4w5dao4ckvyggqkl95zkc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資訊列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——時鐘、天氣與即時感測器讀數，都靜止不動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1257300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-info-bar-preview-zh-hant" descr="放了資訊列的下方橫帶：左邊是時鐘與日期，右邊是數據標籤。" title="放了資訊列的下方橫帶：左邊是時鐘與日期，右邊是數據標籤。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1110,82 +1110,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面是哪一種形狀</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。樣式，以及把主舞台一分為二，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpxgxa2186puqrptkpdiq">
+      <w:hyperlink w:history="1" r:id="rIdgwwt3d0of7s56p64sousx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個位置放什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwrclkvw5oh_llrsvrfab-">
+      <w:hyperlink w:history="1" r:id="rIdmtiejsofmxtco4i4rpxzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1641,51 +1641,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtiujg1a6v8dkdlreh5ayk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIddgmp2rycig1hfwjhsehvm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdjsxu-6p_rom-pc5g6rk31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdhpxgxa2186puqrptkpdiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdwrclkvw5oh_llrsvrfab-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78a74d120237853aa5370c367ffa324a746296a9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87d071d1e8c544016290590e83458d8a2c020519.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab875ad952f937ced8cad59d6430813fc1f6deeb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78bd5da11da3074c8e50a2e51e5c60a4b828d0cf.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjfk_z1uoi3bszb9yp5u_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdwb7mpipm4nrrxtxllbthp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId4w5dao4ckvyggqkl95zkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdgwwt3d0of7s56p64sousx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdmtiejsofmxtco4i4rpxzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16b3b79b1ccfabef85719a5293bea87d83e28f8e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1980faaed28dd73b83e5feb0fe35393bc48aeb55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0399776f37c9f2488e9671b7a5c3f67917979492.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0da598323216e68e71352587dee0edf3f7d60f8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>版面設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>