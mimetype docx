--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,70 +52,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjfk_z1uoi3bszb9yp5u_">
+      <w:hyperlink w:history="1" r:id="rIdyzeizg-iq8t_aacddlzz0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/layout-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">版面的形狀選好之後 — 那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwb7mpipm4nrrxtxllbthp">
+      <w:hyperlink w:history="1" r:id="rIdlun1rv-eijmzoypnkguex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 還剩四件事要設定。
 它們都不會改變你選的版面種類，只決定它的比例，以及哪些區塊存在。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接縫</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -923,51 +923,51 @@
         <w:t xml:space="preserve">顏色</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跟隨版面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或是七種固定顏色之一，給那則必須和螢幕上其他東西長得不一樣的
 公告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">橫帶不一定要滾動。除了兩個會滾動的小工具，它也可以放固定的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4w5dao4ckvyggqkl95zkc">
+      <w:hyperlink w:history="1" r:id="rIdzkkqwxapihpmfrbbgatha">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資訊列</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——時鐘、天氣與即時感測器讀數，都靜止不動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1257300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-info-bar-preview-zh-hant" descr="放了資訊列的下方橫帶：左邊是時鐘與日期，右邊是數據標籤。" title="放了資訊列的下方橫帶：左邊是時鐘與日期，右邊是數據標籤。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1110,82 +1110,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些管不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面是哪一種形狀</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。樣式，以及把主舞台一分為二，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgwwt3d0of7s56p64sousx">
+      <w:hyperlink w:history="1" r:id="rIdu2otrskbtq-t_nyfpbkyn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個位置放什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 請見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtiejsofmxtco4i4rpxzh">
+      <w:hyperlink w:history="1" r:id="rIdhj3yjiflx7v1yaqz5cyex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1641,51 +1641,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjfk_z1uoi3bszb9yp5u_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdwb7mpipm4nrrxtxllbthp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId4w5dao4ckvyggqkl95zkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdgwwt3d0of7s56p64sousx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdmtiejsofmxtco4i4rpxzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16b3b79b1ccfabef85719a5293bea87d83e28f8e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1980faaed28dd73b83e5feb0fe35393bc48aeb55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0399776f37c9f2488e9671b7a5c3f67917979492.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0da598323216e68e71352587dee0edf3f7d60f8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyzeizg-iq8t_aacddlzz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdlun1rv-eijmzoypnkguex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdzkkqwxapihpmfrbbgatha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdu2otrskbtq-t_nyfpbkyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdhj3yjiflx7v1yaqz5cyex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16b3b79b1ccfabef85719a5293bea87d83e28f8e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1980faaed28dd73b83e5feb0fe35393bc48aeb55.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0399776f37c9f2488e9671b7a5c3f67917979492.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0da598323216e68e71352587dee0edf3f7d60f8.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>版面設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>