--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「資訊列」小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">靜止不動的那種文字條——時鐘、日期、天氣、人數與空氣品質標籤，加上可選的 房間欄位。每段一個開關，以及每個讀數從哪裡來。</w:t>
+        <w:t xml:space="preserve">靜止不動的那種文字條——時鐘、日期、天氣、人數與空氣品質標籤，加上可選的房間欄位。每段一個開關，以及每個讀數從哪裡來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqynaonqfla0lgtrmvzk3">
+      <w:hyperlink w:history="1" r:id="rIduk4a77u2taldifqzb5kqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/info-bar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">文字條上靜止的那個選擇：不讓文字流過去，而是一排小小的固定欄位——時間、
 日期、天氣、這層樓現在有多少人、空氣品質讀數——像一條狀態列。每個欄位
 都是一個開關，字條上只出現你打開的那些，而且什麼都不動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -819,51 +819,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**窄的資訊列會整段捨棄，**從不硬擠：房間狀態膠囊最先走，然後是房間那一組、日期、
 空氣質素標籤、人數，最後是天氣。時鐘永遠不會消失。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**機密會議保持機密。**標記為私人的預約，主旨顯示的是保留位的字樣，不是會議名稱——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhlyzjmctvvglqosnizkd">
+      <w:hyperlink w:history="1" r:id="rIdwa-b5fblmo6h6om65x4jy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -880,62 +880,62 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個小工具不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有沒有東西在滾動。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡什麼都不滾——會動的文字是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdci0i_9u6ixtgjm8g0cb7c">
+      <w:hyperlink w:history="1" r:id="rIdgkpr66ljerrckagxyp0ms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">RSS 文字</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7w191xvbhvdwpj75ymlaa">
+      <w:hyperlink w:history="1" r:id="rId07fly_r25bdbt4rogc3jb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -943,116 +943,116 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 橫帶上的時鐘和它的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">至</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">幾點說明文字，跟看板上其他地方一樣，
 一律是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24 小時制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbzcrxffshi5sllijllxi">
+      <w:hyperlink w:history="1" r:id="rIde2yqgvowm7igg6dxfrijq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">時鐘</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">讀數從哪裡來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人數與空氣品質來自樓層的感測器，在裝置那邊管理，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhssrgyuoom6aacdsm3m-">
+      <w:hyperlink w:history="1" r:id="rIdstx07wizi2gq9stjylp6a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 連接就是其中一條來路；
 房間欄位讀的是裝置綁定的那個房間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大小與顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 整份設計的字體大小、外觀與小工具背景，在這裡和其他地方
 一樣生效——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwluqzxhqk41bpvvhtits">
+      <w:hyperlink w:history="1" r:id="rIda9bd37dtf1ieukz_uyis_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1477,51 +1477,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfqynaonqfla0lgtrmvzk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/info-bar/" TargetMode="External"/><Relationship Id="rIdvhlyzjmctvvglqosnizkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdci0i_9u6ixtgjm8g0cb7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rId7w191xvbhvdwpj75ymlaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdqbzcrxffshi5sllijllxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdfhssrgyuoom6aacdsm3m-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdiwluqzxhqk41bpvvhtits" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduk4a77u2taldifqzb5kqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/info-bar/" TargetMode="External"/><Relationship Id="rIdwa-b5fblmo6h6om65x4jy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdgkpr66ljerrckagxyp0ms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rId07fly_r25bdbt4rogc3jb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIde2yqgvowm7igg6dxfrijq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdstx07wizi2gq9stjylp6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIda9bd37dtf1ieukz_uyis_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「資訊列」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>