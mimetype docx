--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduk4a77u2taldifqzb5kqf">
+      <w:hyperlink w:history="1" r:id="rIdbpudjp0krtixjulhsuiml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/info-bar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">文字條上靜止的那個選擇：不讓文字流過去，而是一排小小的固定欄位——時間、
 日期、天氣、這層樓現在有多少人、空氣品質讀數——像一條狀態列。每個欄位
 都是一個開關，字條上只出現你打開的那些，而且什麼都不動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -819,51 +819,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**窄的資訊列會整段捨棄，**從不硬擠：房間狀態膠囊最先走，然後是房間那一組、日期、
 空氣質素標籤、人數，最後是天氣。時鐘永遠不會消失。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**機密會議保持機密。**標記為私人的預約，主旨顯示的是保留位的字樣，不是會議名稱——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwa-b5fblmo6h6om65x4jy">
+      <w:hyperlink w:history="1" r:id="rIdjytudinibtw6jhmb6krls">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -880,62 +880,62 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個小工具不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有沒有東西在滾動。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這裡什麼都不滾——會動的文字是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkpr66ljerrckagxyp0ms">
+      <w:hyperlink w:history="1" r:id="rIdkogmpu01abzj_ttjmlldo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">RSS 文字</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId07fly_r25bdbt4rogc3jb">
+      <w:hyperlink w:history="1" r:id="rIdtkl_pvutdeqkribkqrzll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">小工具。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -943,116 +943,116 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 橫帶上的時鐘和它的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">至</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">幾點說明文字，跟看板上其他地方一樣，
 一律是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24 小時制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde2yqgvowm7igg6dxfrijq">
+      <w:hyperlink w:history="1" r:id="rIdpadq0_lip9srovuvdbkmg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">時鐘</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">讀數從哪裡來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人數與空氣品質來自樓層的感測器，在裝置那邊管理，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstx07wizi2gq9stjylp6a">
+      <w:hyperlink w:history="1" r:id="rIdzcqrneunaw-2b7kku4idy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 連接就是其中一條來路；
 房間欄位讀的是裝置綁定的那個房間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">大小與顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 整份設計的字體大小、外觀與小工具背景，在這裡和其他地方
 一樣生效——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9bd37dtf1ieukz_uyis_">
+      <w:hyperlink w:history="1" r:id="rIdl3oa2zwi1wsw3lxpuheag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1477,51 +1477,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduk4a77u2taldifqzb5kqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/info-bar/" TargetMode="External"/><Relationship Id="rIdwa-b5fblmo6h6om65x4jy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdgkpr66ljerrckagxyp0ms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rId07fly_r25bdbt4rogc3jb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIde2yqgvowm7igg6dxfrijq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdstx07wizi2gq9stjylp6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIda9bd37dtf1ieukz_uyis_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbpudjp0krtixjulhsuiml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/info-bar/" TargetMode="External"/><Relationship Id="rIdjytudinibtw6jhmb6krls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdkogmpu01abzj_ttjmlldo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIdtkl_pvutdeqkribkqrzll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdpadq0_lip9srovuvdbkmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdzcqrneunaw-2b7kku4idy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdl3oa2zwi1wsw3lxpuheag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「資訊列」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>