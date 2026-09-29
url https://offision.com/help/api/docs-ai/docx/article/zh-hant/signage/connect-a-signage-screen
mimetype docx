--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接數位看板螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">螢幕顯示六個字元，主控台把它認領下來。新增精靈會問的四件事、品牌方塊其實只決定 安裝指引，以及每個看位置的小工具都會默默讀取的那個「位置」步驟。</w:t>
+        <w:t xml:space="preserve">螢幕顯示六個字元，主控台把它認領下來。新增精靈會問的四件事、品牌方塊其實只決定安裝指引，以及每個看位置的小工具都會默默讀取的那個「位置」步驟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4cuwh82sqsn1diyjhrukk">
+      <w:hyperlink w:history="1" r:id="rIdl8ofld0otdo4ivov6nstv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/connect-a-signage-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容是一份設計，在配對到螢幕之前哪裡都不會顯示。在編輯器裡做的事都不會碰到硬體，
 這一步才會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -259,52 +259,99 @@
         <w:t xml:space="preserve">品牌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 你要安裝的硬體。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是 Offision 實際測試過的：BrightSign、
 Crestron、Crestron AirMedia、Qbic、LG webOS、Microsoft Teams Rooms、Zoom Rooms
 與 Neat。下方的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他設備</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">涵蓋 iPad、Android 或 Windows 平板，以及用網頁檢視載入
-播放器的第三方系統。每一格都有</w:t>
+        <w:t xml:space="preserve">是其餘一樣跑得動播放器的東西 ——
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjnqbouot0cu9dl48lqbnb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">iPad</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxrtem0ihkooktkdrp_ya8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Android</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> 平板或電視盒、
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbkktqkgvoazfov74km4o_">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Windows</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> 機器，以及給用網頁檢視
+載入播放器的第三方系統的 </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdakuctwxvtwugwwbm26vpt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Web</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。每一格都有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援型號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以核對你手上的型號，也各自附上安裝
 指引——請讀它，因為把 BrightSign 裝進播放器應用程式的步驟，和 Qbic 面板的不一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -502,50 +549,112 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">所選品牌的指引，以及登記這面螢幕的輸入欄。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="signage-other-devices-row-zh-hant" descr="認證格子下面的其他設備：iPad、Android、Windows 與 Web。" title="認證格子下面的其他設備：iPad、Android、Windows 與 Web。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">認證格子下面的其他設備：iPad、Android、Windows 與 Web。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">代碼送出之前不會建立任何東西，所以從前兩步退出來不會留下痕跡——而代碼一旦送出，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">品牌</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">就會鎖住，退回去也不可能生出第二台設備。幾秒之內，螢幕就會停止
@@ -1153,51 +1262,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4cuwh82sqsn1diyjhrukk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e5ba4b970c1ffc1e751e17ec1604a3dbb7055bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e017c887e78210b5400d796bc4aafac554b37d2e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba3dacc994e5f31c8c6faec3e93e24704921d6e6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl8ofld0otdo4ivov6nstv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdjnqbouot0cu9dl48lqbnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdxrtem0ihkooktkdrp_ya8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdbkktqkgvoazfov74km4o_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdakuctwxvtwugwwbm26vpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e5ba4b970c1ffc1e751e17ec1604a3dbb7055bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e017c887e78210b5400d796bc4aafac554b37d2e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba3dacc994e5f31c8c6faec3e93e24704921d6e6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11552b6f0d5e650f66350b9102128d7752b1d104.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接數位看板螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>