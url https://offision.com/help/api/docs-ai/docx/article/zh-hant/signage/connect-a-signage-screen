--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕顯示六個字元，主控台把它認領下來。新增精靈會問的四件事、品牌方塊其實只決定安裝指引，以及每個看位置的小工具都會默默讀取的那個「位置」步驟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl8ofld0otdo4ivov6nstv">
+      <w:hyperlink w:history="1" r:id="rIde05dylkzkf7dj8kk5c6at">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/connect-a-signage-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容是一份設計，在配對到螢幕之前哪裡都不會顯示。在編輯器裡做的事都不會碰到硬體，
 這一步才會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -262,87 +262,87 @@
         <w:t xml:space="preserve"> — 你要安裝的硬體。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是 Offision 實際測試過的：BrightSign、
 Crestron、Crestron AirMedia、Qbic、LG webOS、Microsoft Teams Rooms、Zoom Rooms
 與 Neat。下方的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是其餘一樣跑得動播放器的東西 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnqbouot0cu9dl48lqbnb">
+      <w:hyperlink w:history="1" r:id="rIdd4dg4lannin1ul2cl_dkz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxrtem0ihkooktkdrp_ya8">
+      <w:hyperlink w:history="1" r:id="rIdbc70dmk3xdpn0baghigdw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Android</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 平板或電視盒、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbkktqkgvoazfov74km4o_">
+      <w:hyperlink w:history="1" r:id="rIdsqt-swi3mbudruyb7o-nc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Windows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 機器，以及給用網頁檢視
 載入播放器的第三方系統的 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdakuctwxvtwugwwbm26vpt">
+      <w:hyperlink w:history="1" r:id="rIdq5lwbk__ln1eoie9cyt1j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Web</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。每一格都有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援型號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以核對你手上的型號，也各自附上安裝
 指引——請讀它，因為把 BrightSign 裝進播放器應用程式的步驟，和 Qbic 面板的不一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -799,50 +799,69 @@
 位置，平面圖和預約可能無法顯示。」*完全還沒畫過平面圖的租戶不會被問：這一步會顯示
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">尚無平面圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並給一個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一步</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，因為根本沒有東西可以把螢幕放上去。兩種情況下位置
 都能事後在設備自己的記錄裡補上，但當場填好的那一面，就不必再跑第二趟。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">播放器、Android應用程式及硬體韌體版本，請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhhhr599y4_ec5m_womibm">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">裝置軟體資訊</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -1262,51 +1281,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl8ofld0otdo4ivov6nstv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdjnqbouot0cu9dl48lqbnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdxrtem0ihkooktkdrp_ya8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdbkktqkgvoazfov74km4o_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdakuctwxvtwugwwbm26vpt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e5ba4b970c1ffc1e751e17ec1604a3dbb7055bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e017c887e78210b5400d796bc4aafac554b37d2e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba3dacc994e5f31c8c6faec3e93e24704921d6e6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11552b6f0d5e650f66350b9102128d7752b1d104.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde05dylkzkf7dj8kk5c6at" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdd4dg4lannin1ul2cl_dkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdbc70dmk3xdpn0baghigdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdsqt-swi3mbudruyb7o-nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdq5lwbk__ln1eoie9cyt1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdhhhr599y4_ec5m_womibm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b58d939a8d49ae1537754db1b6054de5f25bd957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ed3a7d87f9feb63ffd1f86de9440281577ba7b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899658dfd3d964c722a2906dfdad1c5f9c32c37b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66490b926fc3b5a05dc886c141da0af82ae349be.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接數位看板螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>