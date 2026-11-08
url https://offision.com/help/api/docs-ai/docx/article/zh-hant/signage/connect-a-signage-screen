--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde05dylkzkf7dj8kk5c6at">
+      <w:hyperlink w:history="1" r:id="rIdjkdgkb-uh1kcuei9l1srp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/connect-a-signage-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">內容是一份設計，在配對到螢幕之前哪裡都不會顯示。在編輯器裡做的事都不會碰到硬體，
 這一步才會。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -262,87 +262,87 @@
         <w:t xml:space="preserve"> — 你要安裝的硬體。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">認證設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是 Offision 實際測試過的：BrightSign、
 Crestron、Crestron AirMedia、Qbic、LG webOS、Microsoft Teams Rooms、Zoom Rooms
 與 Neat。下方的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他設備</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是其餘一樣跑得動播放器的東西 ——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd4dg4lannin1ul2cl_dkz">
+      <w:hyperlink w:history="1" r:id="rIdyeulzwlx9rrqqb50ebsab">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbc70dmk3xdpn0baghigdw">
+      <w:hyperlink w:history="1" r:id="rIdvsjni7nm0_nmuqtkj9_nv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Android</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 平板或電視盒、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsqt-swi3mbudruyb7o-nc">
+      <w:hyperlink w:history="1" r:id="rIdx4rylfbmnpz8gng3g2kyn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Windows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 機器，以及給用網頁檢視
 載入播放器的第三方系統的 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq5lwbk__ln1eoie9cyt1j">
+      <w:hyperlink w:history="1" r:id="rIdpovdhdeeo_deqdhah1zg_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Web</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。每一格都有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">支援型號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">可以核對你手上的型號，也各自附上安裝
 指引——請讀它，因為把 BrightSign 裝進播放器應用程式的步驟，和 Qbic 面板的不一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -806,51 +806,51 @@
         </w:rPr>
         <w:t xml:space="preserve">尚無平面圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">並給一個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">下一步</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，因為根本沒有東西可以把螢幕放上去。兩種情況下位置
 都能事後在設備自己的記錄裡補上，但當場填好的那一面，就不必再跑第二趟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">播放器、Android應用程式及硬體韌體版本，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhhhr599y4_ec5m_womibm">
+      <w:hyperlink w:history="1" r:id="rIdvqv8toki2v0kxj5cswxkl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">裝置軟體資訊</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1281,51 +1281,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde05dylkzkf7dj8kk5c6at" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdd4dg4lannin1ul2cl_dkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdbc70dmk3xdpn0baghigdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdsqt-swi3mbudruyb7o-nc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdq5lwbk__ln1eoie9cyt1j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdhhhr599y4_ec5m_womibm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b58d939a8d49ae1537754db1b6054de5f25bd957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ed3a7d87f9feb63ffd1f86de9440281577ba7b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899658dfd3d964c722a2906dfdad1c5f9c32c37b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66490b926fc3b5a05dc886c141da0af82ae349be.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjkdgkb-uh1kcuei9l1srp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdyeulzwlx9rrqqb50ebsab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdvsjni7nm0_nmuqtkj9_nv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdx4rylfbmnpz8gng3g2kyn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdpovdhdeeo_deqdhah1zg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rIdvqv8toki2v0kxj5cswxkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/see-every-device-in-one-place/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b58d939a8d49ae1537754db1b6054de5f25bd957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ed3a7d87f9feb63ffd1f86de9440281577ba7b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/899658dfd3d964c722a2906dfdad1c5f9c32c37b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/66490b926fc3b5a05dc886c141da0af82ae349be.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接數位看板螢幕</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>