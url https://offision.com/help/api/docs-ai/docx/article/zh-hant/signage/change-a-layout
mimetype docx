--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">變更版面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">版面頁用十來個答案組出螢幕的形狀——面板靠哪一邊、多寬、幾張卡片幾顆按鈕、哪些邊要 文字條——而且改動任何一個，內容都會自己重新排好。</w:t>
+        <w:t xml:space="preserve">版面頁用十來個答案組出螢幕的形狀——面板靠哪一邊、多寬、幾張卡片幾顆按鈕、哪些邊要文字條——而且改動任何一個，內容都會自己重新排好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqopglj7qgo2yj_5jtkb7">
+      <w:hyperlink w:history="1" r:id="rIdddvd3ractp6ecemhw-m5a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/change-a-layout/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡沒有一份版面型錄讓你挑，預覽本身上面也沒有東西可以拖。版面是由十來個答案組出來的
 ——一個大主畫面還是兩個、旁邊要不要一欄、幾張卡片、幾顆按鈕、哪幾個邊要文字條——然後
 設計照著你的答案把自己重畫一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -726,51 +726,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">第四主畫面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">都是自成一格的主畫面，不是第一個主畫面切出來的小塊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">比例與各個設定列的細節</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接縫是拖出來的而不是打字打出來的，側欄的設定列決定各區塊的開關，螢幕最多可以帶三條
 文字條，無線分享顯示器則有一條保留區。這四項都是設定而不是形狀決定，逐欄的完整內容在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq8bugpkfnrwromckbxlmz">
+      <w:hyperlink w:history="1" r:id="rIdbe6ffkpyvhnmwubeswlfz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">版面設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用 </w:t>
@@ -810,91 +810,91 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個位置裡放什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0lerincyx1txvmpc53k95">
+      <w:hyperlink w:history="1" r:id="rId5zsy7lw-ydm00ymrfvygi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕的尺寸、形狀與方向。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 那些在側欄上一層的</w:t>
-[...10 lines deleted...]
-排好，而不是被換掉。</w:t>
+        <w:t xml:space="preserve"> 那些在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">螢幕尺寸</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">對話框裡，由預覽下方的說明打開；改動它們
+會讓底下的版面重新排好，而不是被換掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">文字多大。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1341,51 +1341,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiqopglj7qgo2yj_5jtkb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdq8bugpkfnrwromckbxlmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rId0lerincyx1txvmpc53k95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87bc58d6fd336f8b30b8190fc565714d4963759c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e5841a6ea699a8f9dbf587de97c696f406dee0a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a1702ecdba7946c5b9b374d8b374e4dfa0e44ab.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f309004e7fe8e9696245ce3831234eaa69b08a0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca4a73bf9ec8df4df2e3e6873be365b69069faf3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdddvd3ractp6ecemhw-m5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdbe6ffkpyvhnmwubeswlfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rId5zsy7lw-ydm00ymrfvygi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87bc58d6fd336f8b30b8190fc565714d4963759c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e5841a6ea699a8f9dbf587de97c696f406dee0a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a1702ecdba7946c5b9b374d8b374e4dfa0e44ab.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f309004e7fe8e9696245ce3831234eaa69b08a0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca4a73bf9ec8df4df2e3e6873be365b69069faf3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>變更版面</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>