--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdddvd3ractp6ecemhw-m5a">
+      <w:hyperlink w:history="1" r:id="rIdyalz-kgyiqzntr11xenyf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/change-a-layout/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡沒有一份版面型錄讓你挑，預覽本身上面也沒有東西可以拖。版面是由十來個答案組出來的
 ——一個大主畫面還是兩個、旁邊要不要一欄、幾張卡片、幾顆按鈕、哪幾個邊要文字條——然後
 設計照著你的答案把自己重畫一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -726,51 +726,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">第四主畫面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">都是自成一格的主畫面，不是第一個主畫面切出來的小塊。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">比例與各個設定列的細節</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接縫是拖出來的而不是打字打出來的，側欄的設定列決定各區塊的開關，螢幕最多可以帶三條
 文字條，無線分享顯示器則有一條保留區。這四項都是設定而不是形狀決定，逐欄的完整內容在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbe6ffkpyvhnmwubeswlfz">
+      <w:hyperlink w:history="1" r:id="rIdfowjks98gdidtovykulj1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">版面設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用 </w:t>
@@ -810,51 +810,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個位置裡放什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5zsy7lw-ydm00ymrfvygi">
+      <w:hyperlink w:history="1" r:id="rIdth4muqvvhcdzqt0sytdpp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1341,51 +1341,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdddvd3ractp6ecemhw-m5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdbe6ffkpyvhnmwubeswlfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rId5zsy7lw-ydm00ymrfvygi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87bc58d6fd336f8b30b8190fc565714d4963759c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e5841a6ea699a8f9dbf587de97c696f406dee0a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a1702ecdba7946c5b9b374d8b374e4dfa0e44ab.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f309004e7fe8e9696245ce3831234eaa69b08a0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca4a73bf9ec8df4df2e3e6873be365b69069faf3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyalz-kgyiqzntr11xenyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdfowjks98gdidtovykulj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rIdth4muqvvhcdzqt0sytdpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fae5c53f44236d7268bbee4ac5b4872ad5c8e791.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e9f393adb5aa105edbee69a96fe82027aac6390.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cba975029df2745694641b32e2e847d25b898c7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13319d3475d765767523e25b2eddb247a392984b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1a3fec49c167dfae67872698945babcabdb2394.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>變更版面</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>