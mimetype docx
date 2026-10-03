--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建立數位看板內容並顯示在螢幕上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">數位看板內容是一份設計，不是一台螢幕，它不屬於任何房間或建築。如何建立、放點東西 上去、儲存，再把播放它的硬體接上。</w:t>
+        <w:t xml:space="preserve">數位看板內容是一份設計，不是一台螢幕，它不屬於任何房間或建築。如何建立、放點東西上去、儲存，再把播放它的硬體接上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5gfy-6v2wjg_i57sd5ucw">
+      <w:hyperlink w:history="1" r:id="rIds8emwd6cmcvbs1h4xky09">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/build-signage-content/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數位看板內容不屬於任何房間，也不屬於任何建築。它是一份設計——一個歡迎畫面、一張空間
 狀態圖、一段循環播放的影片——同一份設計可以放到公司裡的每一面螢幕上。硬體是另一筆記錄，
 而知道自己站在哪裡的，是硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -477,142 +477,142 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3222"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">投影畫面，旁邊配上行程</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6138"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmk2jzwa5inq1qyuou2nhb">
+            <w:hyperlink w:history="1" r:id="rIdevrm-bm7dxakfhtmflh6h">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">服務管理面板</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3222"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">服務要求與工作項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-board-purpose-zh-hant" descr="五個用途中的第一個：接待與大堂。" title="五個用途中的第一個：接待與大堂。"/>
+            <wp:docPr id="1" name="signage-board-purpose-zh-hant" descr="新螢幕可以起步的五種用途，第一個是接待處與大堂。" title="新螢幕可以起步的五種用途，第一個是接待處與大堂。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">五個用途中的第一個：接待與大堂。</w:t>
+        <w:t xml:space="preserve">新螢幕可以起步的五種用途，第一個是接待處與大堂。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選一個就直接進到下一步——沒有「繼續」按鈕。用途的名稱同時會成為內容的名稱，稍後可以改。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">有兩個用途的行為不一樣:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
@@ -628,311 +628,402 @@
 把內容建好。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">方格下方那個不顯眼的連結**舊版範本（Legacy）**完全不是這套系統——它會用傳統的自由
 排版編輯器開一份空白設計，所有東西都靠手動拖曳與調整大小。這幾篇文章的內容都不適用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 描述這面螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">第二個問題是硬體：上方是</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">，下方是實體尺寸與形狀。</w:t>
+        <w:t xml:space="preserve">第二個問題是硬體，而且從機器本身開始。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">裝置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">列出 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Android 平板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iPad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neat Frame</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neat Board</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">智慧電視</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，畫在同一條基準線上、依實際大小比例呈現，
+所以平板放在牆掛顯示器旁邊，看起來就是平板的大小。選一台，尺寸、形狀、掛的方向，連同
+是不是觸控螢幕，都一次決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-wizard-screen-zh-hant" descr="方向與觸控決定設計的形狀，尺寸則決定上面的字要多大。" title="方向與觸控決定設計的形狀，尺寸則決定上面的字要多大。"/>
+            <wp:docPr id="1" name="signage-wizard-screen-zh-hant" descr="依比例並排的機器。選一台，尺寸、形狀與方向就一起決定了。" title="依比例並排的機器。選一台，尺寸、形狀與方向就一起決定了。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">方向與觸控決定設計的形狀，尺寸則決定上面的字要多大。</w:t>
-[...15 lines deleted...]
-都寫出它假設的觀看距離：</w:t>
+        <w:t xml:space="preserve">依比例並排的機器。選一台，尺寸、形狀與方向就一起決定了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">同一台機器有多種尺寸時，選取之後圖示上會出現一個小選單：iPad 是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">~10"</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 是手臂長度內的平板，</w:t>
+        <w:t xml:space="preserve">8.3"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">~18"</w:t>
-[...3 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">11"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">~32"</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 是兩三公尺外的區域顯示器，</w:t>
+        <w:t xml:space="preserve">13"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，
+Neat Board 是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">43" +</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">（16:10）、
+        <w:t xml:space="preserve">32"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pro 65"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。這一項不是裝飾——尺寸決定文字必須多大才看得清楚，
+所以 32 吋的 Neat Board 會比 50 吋的小一級。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">有些機器只能用一個方向安裝。Neat Frame 直立、Neat Board 橫掛，兩者都轉不了，所以面板
+不會給你一個轉不動的切換，而是直接寫出方向，旁邊加一個鎖的圖示。其他機器仍然可以選
+橫向或直向。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自訂</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">是最後一個圖示，給不在清單上的螢幕用，也只有它會打開</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">尺寸</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">和</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">形狀</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。那裡的
+圖示現在標的是英吋或比例——</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16:9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16:10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4:3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1:1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">——而不是名稱；下方的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">平板</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">更多形狀</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">還有超寬與電視牆的形狀，包含把兩面
-或三面螢幕併成一塊畫布。</w:t>
+        <w:t xml:space="preserve">還有超寬與電視牆的形狀，包含把兩面或三面螢幕併成一塊畫布。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">觸控螢幕</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">是最容易答錯的一題。當螢幕被告知沒有觸控時，用來按的小工具會被</w:t>
+        <w:t xml:space="preserve">是最容易答錯的一題。選了機器就會幫你設好，智慧電視預設是關的，但要不要改
+仍然由你決定，而且這一題很重要。當螢幕被告知沒有觸控時，用來按的小工具會被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">隱藏</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 而不是顯示出來卻按不動；訪客自助登記按鈕則會安靜地換成登記 QR 碼——沒有人按得到的
 按鈕，放著沒有意義。老實回答，否則你會花上一段時間找你的按鈕跑去哪了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">這些答案沒有一個是定案。四項稍後都會移到編輯器的</w:t>
-[...10 lines deleted...]
-所以為 10 吋平板畫的設計，之後可以直接放大到 43 吋的牆面，不必重來。</w:t>
+        <w:t xml:space="preserve">這些答案沒有一個是定案，而且內容會記住你選的是哪一台機器。之後打開設計，預覽下方的
+說明就寫著機器名稱；點一下那行說明，同一個面板會再打開一次，停在那台機器上，而不是
+從畫布猜回來的結果。設計會自己重新排好，所以為 10 吋平板畫的設計，之後可以直接放大到
+Neat Board，不必重來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">創建</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，內容就會在編輯器中開啟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1018,117 +1109,117 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在預覽裡點那個部分</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，改的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">裡面放什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。大面積的區塊、每一張卡片、每一顆按鈕
 ——點下去就會在側欄開啟它的設定。這整件事就是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusnxvd4vrayf44mv9jaog">
+      <w:hyperlink w:history="1" r:id="rIdfyn6k-bqh6bfudceveymk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在側欄開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面頁</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，改的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有哪些部分</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。幾張卡片、主畫面旁邊要不要一欄清單、
 它靠哪一邊。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds5wtogpm1vowoso5fn_cd">
+      <w:hyperlink w:history="1" r:id="rId3orckhclsuf_qwc8levmd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">側欄的第一頁是內容本身的設定——字體大小、外觀、顯示語言、背景等等，每一項都作用在
 整份設計，而不是某一個小工具；完整清單在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrp6mpcribn_6qmf1psp1w">
+      <w:hyperlink w:history="1" r:id="rIddemy8lsdye8byii5bh8zq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡要先做的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名稱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：取一個看得出
 它會放在哪裡的名稱，它帶著的用途名稱過不了多久就分不出來了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1143,74 +1234,74 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">點預覽裡最大的那塊區域——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主畫面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——然後挑一個小工具。預約清單、房間地圖、影片、
 網站、歡迎畫面：能挑什麼取決於你點的是哪裡，因為一欄長長的清單和一塊小方磚放不下
 同樣的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章到這裡為止。哪個小工具能放在哪裡是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk-l5mjmlpxhanvyfur91h">
+      <w:hyperlink w:history="1" r:id="rIdjmfk7gvtxtrvf22d-o0e6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；輪流播放好幾樣是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdutjp-rgtja4t5vexaudcs">
+      <w:hyperlink w:history="1" r:id="rIdzyb5aq2kw9zq1467nqv2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；訪客抵達時插播一切是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdciqvofvzo-10psuzgvlq_">
+      <w:hyperlink w:history="1" r:id="rIdxqudh-lisylc2visnrvte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1372,51 +1463,51 @@
         <w:t xml:space="preserve"> 新增，
 或按內容卡片上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">＋</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，精靈會問內容、硬體品牌、那六個字元，以及它在平面圖上的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 螢幕上每一個看位置的小工具讀的都是它。逐一品牌的完整步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgemldntavkhljfl64a8zo">
+      <w:hyperlink w:history="1" r:id="rIdmgtudu7f-evsrypadu7dt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1454,136 +1545,136 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪個小工具放在哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnltqbsxjjceeq8bfauzov">
+      <w:hyperlink w:history="1" r:id="rIdooaexyukobzumcx9tt82l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——以及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">輪流
 播放好幾樣</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdibbyqj1dxdey5rahex9sw">
+      <w:hyperlink w:history="1" r:id="rId-1ql1qbcrn8d839ob3hy1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">改變設計本身的形狀</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0my4qiemmjb372rmfxttp">
+      <w:hyperlink w:history="1" r:id="rIdwujgiqq9qw8ywefvbv7dz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待螢幕的特別之處</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，現場登記 QR 碼與設備位置需要比一般螢幕更小心 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdup-gc4wtjn5tcol8fxcqn">
+      <w:hyperlink w:history="1" r:id="rIdoxztz3vznirtwljgfhunn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2059,51 +2150,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5gfy-6v2wjg_i57sd5ucw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdmk2jzwa5inq1qyuou2nhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdusnxvd4vrayf44mv9jaog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIds5wtogpm1vowoso5fn_cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdrp6mpcribn_6qmf1psp1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdk-l5mjmlpxhanvyfur91h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdutjp-rgtja4t5vexaudcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdciqvofvzo-10psuzgvlq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgemldntavkhljfl64a8zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdnltqbsxjjceeq8bfauzov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdibbyqj1dxdey5rahex9sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId0my4qiemmjb372rmfxttp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdup-gc4wtjn5tcol8fxcqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29ea0240fe1cfc13bf032108f4337214c663542.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b0d2b91e54d4f999ad0ee32a2957467129ae26.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a443777b51271566e8af8a88589bcf7c465ea209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/044f7f4cd44b53d0b50a46db3e0a068f50c3985e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad8ec3e7f67173ebf60cabe165502707af07878d.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds8emwd6cmcvbs1h4xky09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdevrm-bm7dxakfhtmflh6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdfyn6k-bqh6bfudceveymk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId3orckhclsuf_qwc8levmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIddemy8lsdye8byii5bh8zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdjmfk7gvtxtrvf22d-o0e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzyb5aq2kw9zq1467nqv2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdxqudh-lisylc2visnrvte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdmgtudu7f-evsrypadu7dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdooaexyukobzumcx9tt82l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId-1ql1qbcrn8d839ob3hy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdwujgiqq9qw8ywefvbv7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdoxztz3vznirtwljgfhunn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29ea0240fe1cfc13bf032108f4337214c663542.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b0d2b91e54d4f999ad0ee32a2957467129ae26.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0db1efb63e7550bfba63b56c5fc7e05547bece0c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/044f7f4cd44b53d0b50a46db3e0a068f50c3985e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad8ec3e7f67173ebf60cabe165502707af07878d.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立數位看板內容並顯示在螢幕上</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>