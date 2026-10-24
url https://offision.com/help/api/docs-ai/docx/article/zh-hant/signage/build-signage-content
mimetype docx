--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds8emwd6cmcvbs1h4xky09">
+      <w:hyperlink w:history="1" r:id="rIdi7xtd_ifj-tqaivxmcue3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/build-signage-content/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">數位看板內容不屬於任何房間，也不屬於任何建築。它是一份設計——一個歡迎畫面、一張空間
 狀態圖、一段循環播放的影片——同一份設計可以放到公司裡的每一面螢幕上。硬體是另一筆記錄，
 而知道自己站在哪裡的，是硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -477,51 +477,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3222"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">投影畫面，旁邊配上行程</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6138"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdevrm-bm7dxakfhtmflh6h">
+            <w:hyperlink w:history="1" r:id="rIdnp0pukwb6ptnsoghwxrzu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">服務管理面板</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3222"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">服務要求與工作項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1109,117 +1109,117 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在預覽裡點那個部分</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，改的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">裡面放什麼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。大面積的區塊、每一張卡片、每一顆按鈕
 ——點下去就會在側欄開啟它的設定。這整件事就是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfyn6k-bqh6bfudceveymk">
+      <w:hyperlink w:history="1" r:id="rId6fleyliwpwhfu_t2hq2xy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在側欄開啟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">版面頁</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，改的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有哪些部分</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。幾張卡片、主畫面旁邊要不要一欄清單、
 它靠哪一邊。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3orckhclsuf_qwc8levmd">
+      <w:hyperlink w:history="1" r:id="rIdgkcctz9anjdcq3qwkdc7b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">側欄的第一頁是內容本身的設定——字體大小、外觀、顯示語言、背景等等，每一項都作用在
 整份設計，而不是某一個小工具；完整清單在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddemy8lsdye8byii5bh8zq">
+      <w:hyperlink w:history="1" r:id="rId7tw4njtjtek60eguowv5z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。這裡要先做的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">名稱</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：取一個看得出
 它會放在哪裡的名稱，它帶著的用途名稱過不了多久就分不出來了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -1234,74 +1234,74 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">點預覽裡最大的那塊區域——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主畫面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——然後挑一個小工具。預約清單、房間地圖、影片、
 網站、歡迎畫面：能挑什麼取決於你點的是哪裡，因為一欄長長的清單和一塊小方磚放不下
 同樣的東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章到這裡為止。哪個小工具能放在哪裡是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjmfk7gvtxtrvf22d-o0e6">
+      <w:hyperlink w:history="1" r:id="rIdgsiyfqxzuq7bmmu2vp1wo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；輪流播放好幾樣是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyb5aq2kw9zq1467nqv2i">
+      <w:hyperlink w:history="1" r:id="rIdr1po8mwra8wtnpderjdoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；訪客抵達時插播一切是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqudh-lisylc2visnrvte">
+      <w:hyperlink w:history="1" r:id="rIdrz_p-uhhmke6hkssppbee">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">插播</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1463,51 +1463,51 @@
         <w:t xml:space="preserve"> 新增，
 或按內容卡片上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">＋</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，精靈會問內容、硬體品牌、那六個字元，以及它在平面圖上的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —— 螢幕上每一個看位置的小工具讀的都是它。逐一品牌的完整步驟見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmgtudu7f-evsrypadu7dt">
+      <w:hyperlink w:history="1" r:id="rIdepfwlxtnqnifen94n2rxc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接數位看板螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. 確認它成功了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1545,136 +1545,136 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪個小工具放在哪裡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdooaexyukobzumcx9tt82l">
+      <w:hyperlink w:history="1" r:id="rIdfngogsvudd7ho9uiz_ey8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——以及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">輪流
 播放好幾樣</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-1ql1qbcrn8d839ob3hy1">
+      <w:hyperlink w:history="1" r:id="rIdadnsyd0vr9nq0umglsrqb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">場景</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">改變設計本身的形狀</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwujgiqq9qw8ywefvbv7dz">
+      <w:hyperlink w:history="1" r:id="rIdvyvcd42b_cf4dnyccnngs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">變更版面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待螢幕的特別之處</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，現場登記 QR 碼與設備位置需要比一般螢幕更小心 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxztz3vznirtwljgfhunn">
+      <w:hyperlink w:history="1" r:id="rIdwuyf0gunawuuxlc_n3sbo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定迎接訪客的大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2150,51 +2150,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds8emwd6cmcvbs1h4xky09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdevrm-bm7dxakfhtmflh6h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdfyn6k-bqh6bfudceveymk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId3orckhclsuf_qwc8levmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIddemy8lsdye8byii5bh8zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdjmfk7gvtxtrvf22d-o0e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzyb5aq2kw9zq1467nqv2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdxqudh-lisylc2visnrvte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdmgtudu7f-evsrypadu7dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdooaexyukobzumcx9tt82l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId-1ql1qbcrn8d839ob3hy1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdwujgiqq9qw8ywefvbv7dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdoxztz3vznirtwljgfhunn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c29ea0240fe1cfc13bf032108f4337214c663542.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21b0d2b91e54d4f999ad0ee32a2957467129ae26.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0db1efb63e7550bfba63b56c5fc7e05547bece0c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/044f7f4cd44b53d0b50a46db3e0a068f50c3985e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad8ec3e7f67173ebf60cabe165502707af07878d.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi7xtd_ifj-tqaivxmcue3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdnp0pukwb6ptnsoghwxrzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rId6fleyliwpwhfu_t2hq2xy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdgkcctz9anjdcq3qwkdc7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7tw4njtjtek60eguowv5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdgsiyfqxzuq7bmmu2vp1wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdr1po8mwra8wtnpderjdoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdrz_p-uhhmke6hkssppbee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdepfwlxtnqnifen94n2rxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdfngogsvudd7ho9uiz_ey8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdadnsyd0vr9nq0umglsrqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdvyvcd42b_cf4dnyccnngs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdwuyf0gunawuuxlc_n3sbo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/526873577a12057630779bf198445c8ccefbf474.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dc8a13f359c0ae2703ca0f6e354f9a5107a3dd1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d21dcf4e276604f4b49cc1bcf6f9836fb5eef65d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70ec07b6c68b7b141f36a60fff00baee43df658b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d1a0c0d5e23449fb48f1133789a9daa46411b52.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>建立數位看板內容並顯示在螢幕上</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>