--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,97 +26,97 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「預約狀態 - 地圖」小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把樓層平面圖活生生放上螢幕——每間會議室、每個座位都照可用狀態上色，3D 或攤平俯視 皆可。所有設定照編輯器的分組說明：視角、狀態、標籤、互動與位置。</w:t>
+        <w:t xml:space="preserve">把樓層平面圖活生生放上螢幕——每間會議室、每個座位都照可用狀態上色，3D 或攤平俯視皆可。所有設定照編輯器的分組說明：視角、狀態、標籤、互動與位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqcqdn954mg72ocatpksu">
+      <w:hyperlink w:history="1" r:id="rIduknznq-vkpohne5nyr_8h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/booking-status-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">樓層平面圖本身，而且是活的：每間會議室、每個座位都畫在它實際的位置，照
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1vd54n7nj5_2begz-khre">
+      <w:hyperlink w:history="1" r:id="rIdggjb4di2sgujikeeplpbt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的預約決定空或忙的顏色。在觸控螢幕上，它還是一個可以
 搜尋、預約、用 QR 碼把路線帶走的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-zh-hant" descr="主畫面上的地圖。" title="主畫面上的地圖。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -226,51 +226,51 @@
         <w:t xml:space="preserve">，裡面是同一張
 平面圖的兩張圖：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D 俯視</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。沒有存過答案的設計會以 3D 播放，所以已經
 掛上牆的螢幕在有人選之前不會變——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdglruwplus_ekeaxgk4anl">
+      <w:hyperlink w:history="1" r:id="rIdffaiw0-gff3_wpbi1jwdn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">底下是那些拖曳說不了的事的圖磚，會隨模式而不同。在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
@@ -1123,51 +1123,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">等待簽到的預約有自己的顏色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5152"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有強制簽到、且「已預約」與「已到場」的差別很重要時——見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzrknokr-phy3kxposgljo">
+            <w:hyperlink w:history="1" r:id="rIdox8mzga7fxovvfjhixnyh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">簽到與缺席的運作</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標籤</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2303,84 +2303,84 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面圖本身。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 房間、座位和它們的位置，是在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ubundguqnftrtkat42n9">
+      <w:hyperlink w:history="1" r:id="rId8vvuvyb29yvqglnmawk4d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">的資源設定
 裡畫上樓層平面圖的——地圖只負責上色。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">小工具背景。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個小工具會忽略整份內容的小工具背景——平面圖自己就是底。其餘
 一切照</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdonhmnt5d70zeynix45n-9">
+      <w:hyperlink w:history="1" r:id="rIdz0lgvy4j74suzvomn7lkx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2805,51 +2805,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzqcqdn954mg72ocatpksu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId1vd54n7nj5_2begz-khre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdglruwplus_ekeaxgk4anl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdzrknokr-phy3kxposgljo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId4ubundguqnftrtkat42n9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdonhmnt5d70zeynix45n-9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05bfb8107e0236f60bd7ea144717bee2a0eab9c1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cfa6f92d1ead97c83acafdd66bdfb5c117a6d7d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduknznq-vkpohne5nyr_8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdggjb4di2sgujikeeplpbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdffaiw0-gff3_wpbi1jwdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdox8mzga7fxovvfjhixnyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId8vvuvyb29yvqglnmawk4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdz0lgvy4j74suzvomn7lkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05bfb8107e0236f60bd7ea144717bee2a0eab9c1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cfa6f92d1ead97c83acafdd66bdfb5c117a6d7d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「預約狀態 - 地圖」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>