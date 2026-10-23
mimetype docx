--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,97 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">「預約狀態 - 地圖」小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把樓層平面圖活生生放上螢幕——每間會議室、每個座位都照可用狀態上色，3D 或攤平俯視皆可。所有設定照編輯器的分組說明：視角、狀態、標籤、互動與位置。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 把樓層平面圖活生生放上螢幕——每間會議室、每個座位都照可用狀態上色，3D 或攤平俯視皆可。所有設定照編輯器的分組說明：視角、狀態、標籤、互動與位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduknznq-vkpohne5nyr_8h">
+      <w:hyperlink w:history="1" r:id="rId42v-i05ve7jpi5orkowsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/booking-status-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">樓層平面圖本身，而且是活的：每間會議室、每個座位都畫在它實際的位置，照
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggjb4di2sgujikeeplpbt">
+      <w:hyperlink w:history="1" r:id="rIdfvypdub9m69hnhvx-exlg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的預約決定空或忙的顏色。在觸控螢幕上，它還是一個可以
 搜尋、預約、用 QR 碼把路線帶走的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-zh-hant" descr="主畫面上的地圖。" title="主畫面上的地圖。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -164,50 +172,69 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">主畫面上的地圖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">可放在：</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 主畫面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map 2.0 和 Classic 使用各自的圖面與指派。下列圖片示範 Classic，小工具依每層樓選擇的類型讀取。圖面在</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdr402txtb16dvst0lsj2ka">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">地圖</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">管理，可預約資源在預約管理；小工具視角設定不會編輯圖面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">側欄把設定收成五組，每組一頁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖視角</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -226,51 +253,51 @@
         <w:t xml:space="preserve">，裡面是同一張
 平面圖的兩張圖：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D 俯視</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。沒有存過答案的設計會以 3D 播放，所以已經
 掛上牆的螢幕在有人選之前不會變——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdffaiw0-gff3_wpbi1jwdn">
+      <w:hyperlink w:history="1" r:id="rIdivemrbf1zvlzhfzh_nxlz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">底下是那些拖曳說不了的事的圖磚，會隨模式而不同。在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
@@ -1123,51 +1150,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3349"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">等待簽到的預約有自己的顏色</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5152"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有強制簽到、且「已預約」與「已到場」的差別很重要時——見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdox8mzga7fxovvfjhixnyh">
+            <w:hyperlink w:history="1" r:id="rIdovbzierr_utzvicwfwv7z">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">簽到與缺席的運作</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標籤</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2301,86 +2328,86 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些設定不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面圖本身。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 房間、座位和它們的位置，是在</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId8vvuvyb29yvqglnmawk4d">
+        <w:t xml:space="preserve"> 圖面在</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduum8kisrovlvbvqdoh-wp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">預約</w:t>
+          <w:t xml:space="preserve">地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">的資源設定
-裡畫上樓層平面圖的——地圖只負責上色。</w:t>
+        <w:t xml:space="preserve">繪製。
+預約建立資源，指派將資源連至圖面；此小工具只顯示狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">小工具背景。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這個小工具會忽略整份內容的小工具背景——平面圖自己就是底。其餘
 一切照</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz0lgvy4j74suzvomn7lkx">
+      <w:hyperlink w:history="1" r:id="rIdxxebhy8hrjsyikat20rhs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2805,51 +2832,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduknznq-vkpohne5nyr_8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdggjb4di2sgujikeeplpbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdffaiw0-gff3_wpbi1jwdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdox8mzga7fxovvfjhixnyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId8vvuvyb29yvqglnmawk4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdz0lgvy4j74suzvomn7lkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05bfb8107e0236f60bd7ea144717bee2a0eab9c1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cfa6f92d1ead97c83acafdd66bdfb5c117a6d7d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId42v-i05ve7jpi5orkowsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdfvypdub9m69hnhvx-exlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdr402txtb16dvst0lsj2ka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/" TargetMode="External"/><Relationship Id="rIdivemrbf1zvlzhfzh_nxlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdovbzierr_utzvicwfwv7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIduum8kisrovlvbvqdoh-wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/" TargetMode="External"/><Relationship Id="rIdxxebhy8hrjsyikat20rhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fad3dee2b44422579c7fcfc765fd97002903937b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86b3151961e22eb0f0d110f2d897562ea7ba5fea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/691bc9811f078a133aa91f9597afba4e7e174a82.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「預約狀態 - 地圖」小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>