--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,109 +26,109 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">按鈕小工具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">五個讓人按下去的方磚——預約的簽到、簽退與延長，訪客自助，點名，開門， 以及螢幕的語言——連同每一個的設定和可以放的位置。</w:t>
+        <w:t xml:space="preserve">五個讓人按下去的方磚——預約的簽到、簽退與延長，訪客自助，點名，開門，以及螢幕的語言——連同每一個的設定和可以放的位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdennjxquxgpsx5pj9gbogq">
+      <w:hyperlink w:history="1" r:id="rIdcjfacdoaifzcpilhunm9m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/action-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一塊磚，一件事。這些小工具只在螢幕上放一件可以按的事。可以掃的碼在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4efqa8ikw1eq7mqt57arm">
+      <w:hyperlink w:history="1" r:id="rIdui_kiiivmea44cqckmtua">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">二維碼小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；位置本身，以及作用在整份設計的設定，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtoog0umj-6lk_pvoqipua">
+      <w:hyperlink w:history="1" r:id="rIdckfcl_bausnqm07xq9b0y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在沒有觸控的螢幕上:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當螢幕被描述為沒有觸控時，這些會被隱藏，而不是顯示出來卻沒有反應：
@@ -164,51 +164,51 @@
       <w:r>
         <w:t xml:space="preserve">，加上有自己文章的兩個通話清單。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自助登記按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則是安靜地換成</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客登記二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。所有
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdweynwncz5-bpf74fxkh4x">
+      <w:hyperlink w:history="1" r:id="rIdnmmk8wlskuogq7wdc61r3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">二維碼方磚</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">都會留下——牆上的碼正是免觸控的那條路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約按鈕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簽到、簽退與延長，做成方磚。按鈕作用在你指定的資源的預約上，而每個動作只有打開了
@@ -1366,51 +1366,51 @@
               <w:t xml:space="preserve">密碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">加密方式</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">——或</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客 Wi-Fi 入口</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，挑選 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8abk2hhcurd3zdlk7vkab">
+            <w:hyperlink w:history="1" r:id="rId6wek2rtoqwprek1a9uwcs">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiFi 登入頁面</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">大堂同時是訪客上網的地方</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1578,82 +1578,268 @@
               <w:t xml:space="preserve">每日</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每小時</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">或</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每3分鐘</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，與獨立的 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeuv8zw4bh_dxasmqksume">
+            <w:hyperlink w:history="1" r:id="rIdeeaumo9uepxdsp7pqnyqn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR 碼小工具</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">是同一個設定；新的小工具從每3分鐘開始</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只有在螢幕放在櫃檯內側時才把它放慢。在大堂牆上被拍走的代碼，就只能用這麼久</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-visitor-self-service-groups-zh-hant" descr="訪客方磚的設定，分別收在螢幕顯示、QR 碼與登記三組之後。" title="訪客方磚的設定，分別收在螢幕顯示、QR 碼與登記三組之後。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">訪客方磚的設定，分別收在螢幕顯示、QR 碼與登記三組之後。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-visitor-self-service-on-screen-zh-hant" descr="螢幕顯示——現場登記與簽到是兩塊不同的方磚。" title="螢幕顯示——現場登記與簽到是兩塊不同的方磚。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">螢幕顯示——現場登記與簽到是兩塊不同的方磚。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-visitor-self-service-wifi-zh-hant" descr="登記——顯示訪客 Wi-Fi，以及它帶出的 Wi-Fi 來源。" title="登記——顯示訪客 Wi-Fi，以及它帶出的 Wi-Fi 來源。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登記——顯示訪客 Wi-Fi，以及它帶出的 Wi-Fi 來源。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">QR 碼功能下方會寫著</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">目前</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，後面接這組碼實際會解析成什麼；功能留在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跟隨螢幕功能</w:t>
       </w:r>
@@ -1681,51 +1867,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-open-door-button-zh-hant" descr="放在操作按鈕上的開門按鈕。" title="放在操作按鈕上的開門按鈕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2048,100 +2234,182 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2311"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這道門守的是會議室而不是辦公室大門時</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="7019925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="action-open-door-settings-zh-hant" descr="開門按鈕——允許訪客，以及按下時會為誰而開。" title="開門按鈕——允許訪客，以及按下時會為誰而開。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="7019925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">開門按鈕——允許訪客，以及按下時會為誰而開。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">訪客憑訪客證開門，而那張證只在來訪當天有效——見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdcz1mdmssvnbpfemw7tqii">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">訪客證從哪一天開始生效、哪一天失效</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">點名</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">員工在螢幕前打上班卡與下班卡。磚上顯示已啟用的操作，按下去會開啟打卡表；沒有
 選工作時間表的磚會保持安靜，並顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">未設定工作時間表</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-take-attendance-zh-hant" descr="動作磚上的點名。" title="動作磚上的點名。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2463,51 +2731,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-language-select-zh-hant" descr="清單樣式的語言選擇。" title="清單樣式的語言選擇。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:blip r:embed="rId15" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1714500" cy="2286000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -2778,51 +3046,51 @@
       <w:r>
         <w:t xml:space="preserve"> 簽到按鈕需要有預約，訪客方磚需要訪客管理的紀錄，開門按鈕
 需要在門禁裡設好的門。這些都不是在這裡建立的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它們的大小與顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 整份設計的字體大小、外觀與小工具背景，同樣作用在這些方磚上
 ——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg5zmclwoh53wdgbscb4kk">
+      <w:hyperlink w:history="1" r:id="rIdlrbd8gyri9rgqylv1yjgp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3288,51 +3556,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdennjxquxgpsx5pj9gbogq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/action-widgets/" TargetMode="External"/><Relationship Id="rId4efqa8ikw1eq7mqt57arm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdtoog0umj-6lk_pvoqipua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdweynwncz5-bpf74fxkh4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId8abk2hhcurd3zdlk7vkab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdeuv8zw4bh_dxasmqksume" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdg5zmclwoh53wdgbscb4kk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7819555746610d290cd00b9cd4f792ceb5b216e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ef8bfd35db92c44425823b3b93bb248af8af0fe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/980abd7e74b17f5ad393b1e0683b6ac75c9d66f2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b19fb6d0dfc2a998237d79c1a571e2b3aeba1fa3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3af85ec4a15b757098829b04cab5c7f6847a66f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcjfacdoaifzcpilhunm9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIdui_kiiivmea44cqckmtua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdckfcl_bausnqm07xq9b0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdnmmk8wlskuogq7wdc61r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId6wek2rtoqwprek1a9uwcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdeeaumo9uepxdsp7pqnyqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdcz1mdmssvnbpfemw7tqii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdlrbd8gyri9rgqylv1yjgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7819555746610d290cd00b9cd4f792ceb5b216e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ef8bfd35db92c44425823b3b93bb248af8af0fe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbe55b6d215bb4bd881ad7865ec4717772db91b8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc24c31944d1be69d84b0798e9d752c92df79578.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40e2a3b881369dbed291f580cc16ff1514a690df.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/980abd7e74b17f5ad393b1e0683b6ac75c9d66f2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2ef3bfa78eff1704548297e509ba52a386a9c6d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b19fb6d0dfc2a998237d79c1a571e2b3aeba1fa3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3af85ec4a15b757098829b04cab5c7f6847a66f.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>按鈕小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>