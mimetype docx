--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjfacdoaifzcpilhunm9m">
+      <w:hyperlink w:history="1" r:id="rIdz5zkobz46y2jmh4-zl66z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/signage/action-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一塊磚，一件事。這些小工具只在螢幕上放一件可以按的事。可以掃的碼在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdui_kiiivmea44cqckmtua">
+      <w:hyperlink w:history="1" r:id="rIdlhq_znuvcmb1smkqv8exd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">二維碼小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">；位置本身，以及作用在整份設計的設定，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckfcl_bausnqm07xq9b0y">
+      <w:hyperlink w:history="1" r:id="rIdy1jgftf-dwl2smp38_dfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在沒有觸控的螢幕上:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 當螢幕被描述為沒有觸控時，這些會被隱藏，而不是顯示出來卻沒有反應：
@@ -164,51 +164,51 @@
       <w:r>
         <w:t xml:space="preserve">，加上有自己文章的兩個通話清單。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客自助登記按鈕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則是安靜地換成</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客登記二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。所有
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnmmk8wlskuogq7wdc61r3">
+      <w:hyperlink w:history="1" r:id="rIdov1w-_7_c0idkxg7abkap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">二維碼方磚</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">都會留下——牆上的碼正是免觸控的那條路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約按鈕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">簽到、簽退與延長，做成方磚。按鈕作用在你指定的資源的預約上，而每個動作只有打開了
@@ -1366,51 +1366,51 @@
               <w:t xml:space="preserve">密碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">與</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">加密方式</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">——或</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客 Wi-Fi 入口</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，挑選 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6wek2rtoqwprek1a9uwcs">
+            <w:hyperlink w:history="1" r:id="rIdw19z5jm21mymxyssv6yvx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiFi 登入頁面</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">大堂同時是訪客上網的地方</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1578,51 +1578,51 @@
               <w:t xml:space="preserve">每日</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每小時</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">或</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">每3分鐘</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，與獨立的 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeeaumo9uepxdsp7pqnyqn">
+            <w:hyperlink w:history="1" r:id="rIdcicco--j04lgx5ocmmyiw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR 碼小工具</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">是同一個設定；新的小工具從每3分鐘開始</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">只有在螢幕放在櫃檯內側時才把它放慢。在大堂牆上被拍走的代碼，就只能用這麼久</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2302,51 +2302,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">開門按鈕——允許訪客，以及按下時會為誰而開。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客憑訪客證開門，而那張證只在來訪當天有效——見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcz1mdmssvnbpfemw7tqii">
+      <w:hyperlink w:history="1" r:id="rIdu45hazsczwxk4xhx44imt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證從哪一天開始生效、哪一天失效</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">點名</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">員工在螢幕前打上班卡與下班卡。磚上顯示已啟用的操作，按下去會開啟打卡表；沒有
@@ -3046,51 +3046,51 @@
       <w:r>
         <w:t xml:space="preserve"> 簽到按鈕需要有預約，訪客方磚需要訪客管理的紀錄，開門按鈕
 需要在門禁裡設好的門。這些都不是在這裡建立的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它們的大小與顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 整份設計的字體大小、外觀與小工具背景，同樣作用在這些方磚上
 ——請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrbd8gyri9rgqylv1yjgp">
+      <w:hyperlink w:history="1" r:id="rIdzwemnxcoljcrled6w1ffq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">小工具與它們的位置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3556,51 +3556,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcjfacdoaifzcpilhunm9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIdui_kiiivmea44cqckmtua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdckfcl_bausnqm07xq9b0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdnmmk8wlskuogq7wdc61r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId6wek2rtoqwprek1a9uwcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdeeaumo9uepxdsp7pqnyqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdcz1mdmssvnbpfemw7tqii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdlrbd8gyri9rgqylv1yjgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7819555746610d290cd00b9cd4f792ceb5b216e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ef8bfd35db92c44425823b3b93bb248af8af0fe.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbe55b6d215bb4bd881ad7865ec4717772db91b8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc24c31944d1be69d84b0798e9d752c92df79578.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40e2a3b881369dbed291f580cc16ff1514a690df.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/980abd7e74b17f5ad393b1e0683b6ac75c9d66f2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2ef3bfa78eff1704548297e509ba52a386a9c6d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b19fb6d0dfc2a998237d79c1a571e2b3aeba1fa3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3af85ec4a15b757098829b04cab5c7f6847a66f.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz5zkobz46y2jmh4-zl66z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/signage/action-widgets/" TargetMode="External"/><Relationship Id="rIdlhq_znuvcmb1smkqv8exd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdy1jgftf-dwl2smp38_dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdov1w-_7_c0idkxg7abkap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdw19z5jm21mymxyssv6yvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdcicco--j04lgx5ocmmyiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdu45hazsczwxk4xhx44imt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdzwemnxcoljcrled6w1ffq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/728889984e83f3bb242b17f6a0ebeee922f577da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/887f81c923dd5a2a74597fe7483146e8d6fde270.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6609a2141211c9530ff5775a5455991b964b3f8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e04318609c29d364e410a63a20f65e45a2b1e01.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/235a3bd99c0593b5fbdc69ea9908cb416aa1c935.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9aba4890777a4d2e69907903b5e88a70f7302c6f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d066c3cbf271efaf8ffdd9edd450bd42404be68.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bcddfd01fec9300053d3d235b8fe273645dc888.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ddb27dd6783d058e0195c3707dad2b829153018.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>按鈕小工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>