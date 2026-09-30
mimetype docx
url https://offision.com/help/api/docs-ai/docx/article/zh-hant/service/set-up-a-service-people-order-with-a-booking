--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定可隨預約一起訂購的服務</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">建立一項帶選項的茶水服務，以及一項會在會議後執行的清潔服務，並指派到提供這些 服務的會議室。大約十五分鐘。</w:t>
+        <w:t xml:space="preserve">建立一項帶選項的茶水服務，以及一項會在會議後執行的清潔服務，並指派到提供這些服務的會議室。大約十五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtjb8st42ailbrwiibas3">
+      <w:hyperlink w:history="1" r:id="rIdwgte0mwadh8fll2a1_3nk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/set-up-a-service-people-order-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室必須已經建立（見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidxouw1cifxpnzwidjioh">
+      <w:hyperlink w:history="1" r:id="rIdsrv9pnc6zhvcl0vfzz0pd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），而且要有
 人持有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">權限，否則要求沒有地方可去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -196,51 +196,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/booking-service (預約服務)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你從哪一頁新增，就決定了這項服務要怎麼被訂購</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而且之後無法更改。在這裡新增的
 服務會出現在預約表單上；在「使用中服務」頁新增的則只會在會議進行中出現，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdigj2ch5kzelesawbnr2rv">
+      <w:hyperlink w:history="1" r:id="rIdbdgjpznfcfnukeob240nj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定可在會議中要求的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 弄錯了就只能刪掉，改到另一頁重新建立。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1695450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="service-booking-list-zh-hant" descr="預約服務清單，可看到每項服務在預約前後各佔用多少時間。" title="預約服務清單，可看到每項服務在預約前後各佔用多少時間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1112,51 +1112,51 @@
       <w:r>
         <w:t xml:space="preserve">第三頁是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。指定負責泡茶的群組，並設定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動指派規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，避免要求一直
 沒人認領。各規則的差異，以及為什麼不該把職員欄留空，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy1mucly9_gpxocbiuyuf2">
+      <w:hyperlink w:history="1" r:id="rIdvukt0huchrhaskvwrwnde">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指派負責處理要求的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 指派到提供這項服務的會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左側清單底部是</w:t>
@@ -1188,51 +1188,51 @@
         <w:t xml:space="preserve">
 如果某項服務出現在預約上、但不是你在這裡加的，請檢查：會議室連結的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務群組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、
 會議室的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間佈局</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（挑選某種佈局可能會一併訂購對應的佈置服務，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm7y-jmcdequcb6yfcdcju">
+      <w:hyperlink w:history="1" r:id="rIdonem2xgwq9wuogpomuoam">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓佈局的選擇變成佈置工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），
 以及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——預約目的的服務清單是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1998,51 +1998,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxtjb8st42ailbrwiibas3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdidxouw1cifxpnzwidjioh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdigj2ch5kzelesawbnr2rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdy1mucly9_gpxocbiuyuf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdm7y-jmcdequcb6yfcdcju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e10d15272b49540ddc60ab4f66d959ebf90c6080.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f76ae66a56533f716b20dd9bb05590b486e3b92a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf4304926dab5dbfc1b02bb4cc0480694e280af6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fdd69571ef3e8a89c84f808aa966cca921b7d6a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fb5c6ff309a43cccec941b0d95c8dc658fdfb3e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0acad5f3ad2e28973e7c74b8efa36ce63eee766f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwgte0mwadh8fll2a1_3nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdsrv9pnc6zhvcl0vfzz0pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdbdgjpznfcfnukeob240nj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdvukt0huchrhaskvwrwnde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdonem2xgwq9wuogpomuoam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e10d15272b49540ddc60ab4f66d959ebf90c6080.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f76ae66a56533f716b20dd9bb05590b486e3b92a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf4304926dab5dbfc1b02bb4cc0480694e280af6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fdd69571ef3e8a89c84f808aa966cca921b7d6a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fb5c6ff309a43cccec941b0d95c8dc658fdfb3e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0acad5f3ad2e28973e7c74b8efa36ce63eee766f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定可隨預約一起訂購的服務</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>