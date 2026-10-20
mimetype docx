--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -42,88 +42,88 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">建立一項帶選項的茶水服務，以及一項會在會議後執行的清潔服務，並指派到提供這些服務的會議室。大約十五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-18</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwgte0mwadh8fll2a1_3nk">
+      <w:hyperlink w:history="1" r:id="rIdwgwqb5svlv4wkwgava35u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/set-up-a-service-people-order-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室必須已經建立（見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsrv9pnc6zhvcl0vfzz0pd">
+      <w:hyperlink w:history="1" r:id="rIdm30eehqu4qidetzwjo3gw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），而且要有
 人持有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">權限，否則要求沒有地方可去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -196,51 +196,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/booking-service (預約服務)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">你從哪一頁新增，就決定了這項服務要怎麼被訂購</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，而且之後無法更改。在這裡新增的
 服務會出現在預約表單上；在「使用中服務」頁新增的則只會在會議進行中出現，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdgjpznfcfnukeob240nj">
+      <w:hyperlink w:history="1" r:id="rIdxifkmk5foywuh8pivg2nz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定可在會議中要求的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 弄錯了就只能刪掉，改到另一頁重新建立。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1695450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="service-booking-list-zh-hant" descr="預約服務清單，可看到每項服務在預約前後各佔用多少時間。" title="預約服務清單，可看到每項服務在預約前後各佔用多少時間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -568,50 +568,83 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">截止時間，以及那個仍然允許修改的例外。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一律包含</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">只用在這些會議室的每一個預約都應該有的東西上。它會被自動加入，發起人
 無法移除。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">加入相片</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">頁的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">相片</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可設定一張服務圖片，在使用者選擇服務時顯示，不會增加訂單的必填答案。預約服務與使用中服務都有這個欄位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 加入讓人挑選的項目</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左側清單的第二項是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務選項</w:t>
       </w:r>
       <w:r>
@@ -1112,51 +1145,51 @@
       <w:r>
         <w:t xml:space="preserve">第三頁是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。指定負責泡茶的群組，並設定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自動指派規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，避免要求一直
 沒人認領。各規則的差異，以及為什麼不該把職員欄留空，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvukt0huchrhaskvwrwnde">
+      <w:hyperlink w:history="1" r:id="rId2ddmicdpvemh44od7hvwd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指派負責處理要求的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. 指派到提供這項服務的會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左側清單底部是</w:t>
@@ -1188,51 +1221,51 @@
         <w:t xml:space="preserve">
 如果某項服務出現在預約上、但不是你在這裡加的，請檢查：會議室連結的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務群組</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、
 會議室的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間佈局</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（挑選某種佈局可能會一併訂購對應的佈置服務，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdonem2xgwq9wuogpomuoam">
+      <w:hyperlink w:history="1" r:id="rIdu4qwjldxhxskakp4bharv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓佈局的選擇變成佈置工作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">），
 以及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約目的</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——預約目的的服務清單是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1503,50 +1536,112 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">這間會議室提供的兩項服務。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勾選茶水，步驟 5 寫下的選項就成為對訂購者的提問——飲料、幾杯，以及還想補充什麼。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4914900"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-service-options-zh-hant" descr="預約表單展開咖啡 / 茶的選項。" title="預約表單展開咖啡 / 茶的選項。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約表單展開咖啡 / 茶的選項。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存預約後，到管理日曆上看那間會議室。預約前後應該可以看到準備時間，而緊鄰的
 時段現在會拒絕新的預約。那個拒絕正是功能生效的證據，不是故障。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">如果服務被拒絕:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 表單會指出是哪一種情況：準備時間與其他預約重疊、開始時間已經過去、已經超過最後
@@ -1998,51 +2093,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwgte0mwadh8fll2a1_3nk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdsrv9pnc6zhvcl0vfzz0pd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdbdgjpznfcfnukeob240nj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdvukt0huchrhaskvwrwnde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdonem2xgwq9wuogpomuoam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e10d15272b49540ddc60ab4f66d959ebf90c6080.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f76ae66a56533f716b20dd9bb05590b486e3b92a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf4304926dab5dbfc1b02bb4cc0480694e280af6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fdd69571ef3e8a89c84f808aa966cca921b7d6a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fb5c6ff309a43cccec941b0d95c8dc658fdfb3e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0acad5f3ad2e28973e7c74b8efa36ce63eee766f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwgwqb5svlv4wkwgava35u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdm30eehqu4qidetzwjo3gw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdxifkmk5foywuh8pivg2nz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId2ddmicdpvemh44od7hvwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdu4qwjldxhxskakp4bharv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/turn-a-room-layout-into-a-setup-job/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4381046155d2fd94e68c93f8721e491487a766df.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ece80aa5fe22b631f3c5b1778b48cfb1c9d8d3c2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f70f3d5e3cd38034fd17d58b8d407fbe35f9d48.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a4c09bd553986b38db96b817ebf5b6690f2e0c4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62f8d2496a0b416594b5ea976db3b0ca4f32aec1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faad70fbb9e172bbaceee17da06c7a3f6112dfc4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad53e9a1e7e33fb607a5668280ef58f63074bd14.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定可隨預約一起訂購的服務</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>