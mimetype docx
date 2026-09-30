--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzh9mpoqlc3hoc5c56hc0k">
+      <w:hyperlink w:history="1" r:id="rIdd5g0zlwzrvspnkkraswad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果還沒讀過，請先看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7jpqwmnv9fi1kooblcghw">
+      <w:hyperlink w:history="1" r:id="rIdchpy1p8hmmkpkxqow8nxa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。使用中
 服務與預約服務是在不同頁面設定的，事後無法互換。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是在會議正在進行時才要求的。沒有人事先安排：壺空了、有東西打翻了、
@@ -568,97 +568,97 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">使用者看到什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5880"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxbchiw8qfiivs50qtoeby">
+            <w:hyperlink w:history="1" r:id="rIdumpeyepmybz7w8p33cbbm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約進行中的應用程式</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3480"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">底部的列會展開，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服務</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">就在延長時間與完結旁邊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5880"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmoujmeg4mj7qjfkctt6m-">
+            <w:hyperlink w:history="1" r:id="rIdx0y3o8cg2nzxhrlovgf2x">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">會議室門外的面板</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3480"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列出該會議室服務的面板</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1404,51 +1404,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzh9mpoqlc3hoc5c56hc0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7jpqwmnv9fi1kooblcghw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdxbchiw8qfiivs50qtoeby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdmoujmeg4mj7qjfkctt6m-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c7ad7c049c6fc6640c8d9fd16db5673e55e3785.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a0c134a983479dfbdf0e08e0757d1a0b4a383db.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42509c94fddd4d23abf41ab413088ccfb3db4e97.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fb665d9dbe09cc11b7dd6f51be8a568b9c441e0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd5g0zlwzrvspnkkraswad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdchpy1p8hmmkpkxqow8nxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdumpeyepmybz7w8p33cbbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdx0y3o8cg2nzxhrlovgf2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c7ad7c049c6fc6640c8d9fd16db5673e55e3785.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a0c134a983479dfbdf0e08e0757d1a0b4a383db.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42509c94fddd4d23abf41ab413088ccfb3db4e97.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fb665d9dbe09cc11b7dd6f51be8a568b9c441e0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定可在會議中要求的服務</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>