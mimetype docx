--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定可在會議中要求的服務</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">再來一壺茶、打翻了東西、螢幕叫不動——這些是在預約進行中，從面板、應用程式或桌上 QR 碼提出的服務。</w:t>
+        <w:t xml:space="preserve">設定在預約使用中提出的服務請求：選項、相片、人員、房間，以及按房間時區計算的每日最後下單時間。說明每日截止與預約服務截止的差異。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd5g0zlwzrvspnkkraswad">
+      <w:hyperlink w:history="1" r:id="rIdevaweqyefypdmdfx79ozj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果還沒讀過，請先看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdchpy1p8hmmkpkxqow8nxa">
+      <w:hyperlink w:history="1" r:id="rIdlgg0po6f9jec4hxszujxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。使用中
 服務與預約服務是在不同頁面設定的，事後無法互換。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是在會議正在進行時才要求的。沒有人事先安排：壺空了、有東西打翻了、
@@ -364,50 +364,199 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一個欄位取代時間軸：從此刻起算，這筆要求有多少時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這段時間是從要求送出的那一刻算起，不是從預約算起。它沒有前也沒有後，所以
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中服務永遠不會佔用會議室的時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，也不會影響後面的預約。如果你一直擔心準備
 時間會封鎖會議室，這裡完全不適用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">加入相片</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">頁的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">相片</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可設定一張服務圖片，在使用者選擇服務時顯示，不會增加訂單的必填答案。預約服務與使用中服務都有這個欄位。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">設定每天停止接單的時間</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">基本</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">頁啟用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">每日最後下單時間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，並設定</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">結束時間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。截止時間以房間所在時區計算，不以手機時區計算。到達該時間後，即使會議仍在進行，也不能新增使用中服務請求。翌日重新開放，但仍須符合服務時間，且有正在使用中的預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">不需要每日截止時可保持關閉。這與從預約開始時間往前計算的預約服務最後下單時間不同；預約服務允許截止後編輯既有訂單的例外，不會解除使用中服務的每日截止。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-photo-daily-cutoff-zh-hant" descr="使用中服務設定：相片與每日最後下單時間。" title="使用中服務設定：相片與每日最後下單時間。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用中服務設定：相片與每日最後下單時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 如果有東西要挑，就加選項</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務選項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的運作方式與預約服務完全相同——飲料用核取方塊、杯數用數值、其他用文字。
 但請寫得比預約表單更短：按它的人正在會議中站著。</w:t>
       </w:r>
@@ -568,97 +717,97 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">使用者看到什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5880"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdumpeyepmybz7w8p33cbbm">
+            <w:hyperlink w:history="1" r:id="rIdiiejhbwto-qxdxcqd3utr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約進行中的應用程式</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3480"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">底部的列會展開，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服務</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">就在延長時間與完結旁邊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5880"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdx0y3o8cg2nzxhrlovgf2x">
+            <w:hyperlink w:history="1" r:id="rId9ks_orghxqyfq1iugvt1r">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">會議室門外的面板</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3480"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">列出該會議室服務的面板</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -756,51 +905,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="in-use-service-button-zh-hant" descr="展開後的使用中列。服務就在延長時間與完結旁邊。" title="展開後的使用中列。服務就在延長時間與完結旁邊。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -826,51 +975,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="in-use-service-view-zh-hant" descr="這間會議室的使用中服務。挑一項、設定選項、發送請求。" title="這間會議室的使用中服務。挑一項、設定選項、發送請求。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -1404,51 +1553,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd5g0zlwzrvspnkkraswad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdchpy1p8hmmkpkxqow8nxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdumpeyepmybz7w8p33cbbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdx0y3o8cg2nzxhrlovgf2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c7ad7c049c6fc6640c8d9fd16db5673e55e3785.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a0c134a983479dfbdf0e08e0757d1a0b4a383db.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42509c94fddd4d23abf41ab413088ccfb3db4e97.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fb665d9dbe09cc11b7dd6f51be8a568b9c441e0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdevaweqyefypdmdfx79ozj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdlgg0po6f9jec4hxszujxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdiiejhbwto-qxdxcqd3utr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId9ks_orghxqyfq1iugvt1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05a1c8261a635a44ca34011ddcb6726083d80029.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f843411b49f8b2aaab03c9373245624075046a93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5de3d75ee59974ff51d96e292cfb48839a8ba9fa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/362718c536058829351202219acacaf2fbca0cbc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c0cdb0e8f8974e20214667d9a7d79b2561318ab.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定可在會議中要求的服務</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>