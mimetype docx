--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,124 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在會議室面板上請求服務</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">面板底部工具列的服務按鈕 — 表單裡列出什麼、請求如何送出、以及空閒的會議室 為何什麼都不顯示。</w:t>
+        <w:t xml:space="preserve">面板底部工具列的服務按鈕 — 表單裡列出什麼、請求如何送出、以及空閒的會議室為何什麼都不顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcrm9c5wuvn5z7wiug5pdz">
+      <w:hyperlink w:history="1" r:id="rIdjkcs11re1atattz1xl8ie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/request-service-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">茶壺空了、螢幕叫不醒。沒有人需要離開會議去找人 — 門旁的面板就在問題發生的
 地方接下請求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">控制項只在預約進行中、而且會議室已設定
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1gidtsxkq9rmmdgj-xhje">
+      <w:hyperlink w:history="1" r:id="rIdbe7pawsos7x0mj73mazd2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用中服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時才會出現。
 空閒的會議室什麼都不顯示是正常的，不是故障 — 這顆按鈕沒有任何面板端設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板的哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1180,51 +1180,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcrm9c5wuvn5z7wiug5pdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId1gidtsxkq9rmmdgj-xhje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/891f9b0a28819db37b8c11ddee7fbabaf99ad53c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d2372b640aef0a6eee35b670346442ca9868469.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffcd7c396012236fe4008ea9c62f64c288b20375.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjkcs11re1atattz1xl8ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdbe7pawsos7x0mj73mazd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/891f9b0a28819db37b8c11ddee7fbabaf99ad53c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d2372b640aef0a6eee35b670346442ca9868469.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffcd7c396012236fe4008ea9c62f64c288b20375.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在會議室面板上請求服務</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>