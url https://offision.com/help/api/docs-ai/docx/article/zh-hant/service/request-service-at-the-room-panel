--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,108 +42,108 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">面板底部工具列的服務按鈕 — 表單裡列出什麼、請求如何送出、以及空閒的會議室為何什麼都不顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjkcs11re1atattz1xl8ie">
+      <w:hyperlink w:history="1" r:id="rIdsx9vndkvkwkegdnrvgv1v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/request-service-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">茶壺空了、螢幕叫不醒。沒有人需要離開會議去找人 — 門旁的面板就在問題發生的
 地方接下請求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">控制項只在預約進行中、而且會議室已設定
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbe7pawsos7x0mj73mazd2">
+      <w:hyperlink w:history="1" r:id="rIdreygqdp51o78bcglnuyjc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用中服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時才會出現。
 空閒的會議室什麼都不顯示是正常的，不是故障 — 這顆按鈕沒有任何面板端設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板的哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -650,50 +650,66 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已送出請求</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已通知設施團隊</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 表單隨即自行關閉。
 會議室資訊會自動附上，沒有人需要說自己在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">每日截止與相片</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">使用中服務可依房間時區設定每天停止接單的時間。到達該時間後，即使房間仍在使用中也不能新增請求。翌日符合服務時間與預約條件時重新開放。服務相片方便使用者在選擇時辨識，不會改變哪些房間提供此服務。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開管理主控台的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已申請的服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。請求就在那裡，對應這間會議室，並且已指派
 一位服務人員。請求送出的那一刻就出現在佇列裡，從佇列工作的人員立即看得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -1180,51 +1196,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjkcs11re1atattz1xl8ie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdbe7pawsos7x0mj73mazd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/891f9b0a28819db37b8c11ddee7fbabaf99ad53c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d2372b640aef0a6eee35b670346442ca9868469.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffcd7c396012236fe4008ea9c62f64c288b20375.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsx9vndkvkwkegdnrvgv1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdreygqdp51o78bcglnuyjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed0f640532f44008670b311f19f5ed5f3ca5eb53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb5c28559e2418286dfa60b7cde36f50e7e08a9d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/375ddc6c2b3d91f70f595ea0ee8d17ef3c67581a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在會議室面板上請求服務</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>