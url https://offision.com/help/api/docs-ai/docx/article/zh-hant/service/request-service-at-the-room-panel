--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsx9vndkvkwkegdnrvgv1v">
+      <w:hyperlink w:history="1" r:id="rId98r_lethzafu_iz988cf_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/request-service-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">茶壺空了、螢幕叫不醒。沒有人需要離開會議去找人 — 門旁的面板就在問題發生的
 地方接下請求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">控制項只在預約進行中、而且會議室已設定
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdreygqdp51o78bcglnuyjc">
+      <w:hyperlink w:history="1" r:id="rIdfszomggcy0tkclg-6mesi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用中服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">時才會出現。
 空閒的會議室什麼都不顯示是正常的，不是故障 — 這顆按鈕沒有任何面板端設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板的哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1196,51 +1196,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsx9vndkvkwkegdnrvgv1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdreygqdp51o78bcglnuyjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed0f640532f44008670b311f19f5ed5f3ca5eb53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb5c28559e2418286dfa60b7cde36f50e7e08a9d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/375ddc6c2b3d91f70f595ea0ee8d17ef3c67581a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId98r_lethzafu_iz988cf_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdfszomggcy0tkclg-6mesi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed0f640532f44008670b311f19f5ed5f3ca5eb53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb5c28559e2418286dfa60b7cde36f50e7e08a9d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/375ddc6c2b3d91f70f595ea0ee8d17ef3c67581a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在會議室面板上請求服務</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>