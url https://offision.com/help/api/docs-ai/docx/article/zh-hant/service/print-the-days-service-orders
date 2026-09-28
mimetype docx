--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,116 +26,116 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把當日的服務訂單列印成工作清單</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一日一頁：每一個帶有服務要求的預約，按時間和位置排列， 可以篩選後列印或存成 PDF，交給實際執行的人。</w:t>
+        <w:t xml:space="preserve">一日一頁：每一個帶有服務要求的預約，按時間和位置排列，可以篩選後列印或存成 PDF，交給實際執行的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjquxn5xaqqzfcowtyaplp">
+      <w:hyperlink w:history="1" r:id="rIdd7tffxcrbltqqxofx4vkc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/print-the-days-service-orders/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 權限才可以開啟這份報告。它只顯示已經存在的服務要求 ——
 要求怎樣加到預約上，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmyrpmgu5whnldronxja1m">
+      <w:hyperlink w:history="1" r:id="rIdapqqphqygznnhepauawed">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定可隨預約一起訂購的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每日服務報告是服務流程的紙本一端：一日一頁，列出當天每一個
 帶有至少一項服務要求的預約，按時間排序，把訂單寫清楚 ——
 是什麼、什麼時候、在哪個會議室，以及任何備註。
 它存在的目的就是被列印出來，交到泡茶的人手上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -518,51 +518,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">處理中</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">已處理</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 或 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">拒绝</w:t>
+              <w:t xml:space="preserve">拒絕</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> —— 所選的選項，以及 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">主辦方備註</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">員工備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -945,51 +945,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一份清單，存成 PDF 或直接列印。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不做什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人會寄出它。這份報告是一頁你去打開的畫面，不是一封會寄到的電郵 ——
 定期摘要是 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds1fsr3oibx5-yugdblcu-">
+      <w:hyperlink w:history="1" r:id="rIdlraxhqgzg3jqulzsgo_dg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預報郵件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 它也永遠不會把工作標成完成：狀態在處理服務要求的地方 ——
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已申請的服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面 —— 更新，這張清單只是讀取它們。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1426,51 +1426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjquxn5xaqqzfcowtyaplp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdmyrpmgu5whnldronxja1m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIds1fsr3oibx5-yugdblcu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1efef236892d06ac738ec71885fdf93ce7385415.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28bcba43da676a29cd825bdad0881e49c9665cb2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bca3ba0b82e671ffe05a07444ba9c6ca1325e59d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5447246296ab2885d6b972429e63b82df2d2269.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd7tffxcrbltqqxofx4vkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdapqqphqygznnhepauawed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdlraxhqgzg3jqulzsgo_dg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1efef236892d06ac738ec71885fdf93ce7385415.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28bcba43da676a29cd825bdad0881e49c9665cb2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bca3ba0b82e671ffe05a07444ba9c6ca1325e59d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5447246296ab2885d6b972429e63b82df2d2269.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把當日的服務訂單列印成工作清單</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>