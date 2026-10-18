--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd7tffxcrbltqqxofx4vkc">
+      <w:hyperlink w:history="1" r:id="rId0big6sa02d3ilzyklhqve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/print-the-days-service-orders/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 權限才可以開啟這份報告。它只顯示已經存在的服務要求 ——
 要求怎樣加到預約上，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapqqphqygznnhepauawed">
+      <w:hyperlink w:history="1" r:id="rIdchfnfn8ifx6pcsijnrfam">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定可隨預約一起訂購的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每日服務報告是服務流程的紙本一端：一日一頁，列出當天每一個
 帶有至少一項服務要求的預約，按時間排序，把訂單寫清楚 ——
 是什麼、什麼時候、在哪個會議室，以及任何備註。
 它存在的目的就是被列印出來，交到泡茶的人手上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -945,51 +945,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一份清單，存成 PDF 或直接列印。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不做什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人會寄出它。這份報告是一頁你去打開的畫面，不是一封會寄到的電郵 ——
 定期摘要是 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlraxhqgzg3jqulzsgo_dg">
+      <w:hyperlink w:history="1" r:id="rIdscpvle_wpiv93xtfkaf8f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預報郵件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 它也永遠不會把工作標成完成：狀態在處理服務要求的地方 ——
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已申請的服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面 —— 更新，這張清單只是讀取它們。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1426,51 +1426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd7tffxcrbltqqxofx4vkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdapqqphqygznnhepauawed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdlraxhqgzg3jqulzsgo_dg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1efef236892d06ac738ec71885fdf93ce7385415.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28bcba43da676a29cd825bdad0881e49c9665cb2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bca3ba0b82e671ffe05a07444ba9c6ca1325e59d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5447246296ab2885d6b972429e63b82df2d2269.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0big6sa02d3ilzyklhqve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdchfnfn8ifx6pcsijnrfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdscpvle_wpiv93xtfkaf8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bc79ce6346c208546b2b0e808195e230472fd66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c372e738d175cbd399ca01420eaaca277c8d17ad.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8005fbdb3c999936c1997bbe71fddaa8c30a2206.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da654517d28a5c827a31195d1b8032a195bd1702.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把當日的服務訂單列印成工作清單</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>