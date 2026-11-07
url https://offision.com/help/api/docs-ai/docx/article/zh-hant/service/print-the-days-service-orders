--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0big6sa02d3ilzyklhqve">
+      <w:hyperlink w:history="1" r:id="rIdath-dvczsnauwc4k7kuwh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/print-the-days-service-orders/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你需要 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務管理者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 權限才可以開啟這份報告。它只顯示已經存在的服務要求 ——
 要求怎樣加到預約上，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdchfnfn8ifx6pcsijnrfam">
+      <w:hyperlink w:history="1" r:id="rId_mbwo7i9ct2ul7qkvwmg1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定可隨預約一起訂購的服務</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每日服務報告是服務流程的紙本一端：一日一頁，列出當天每一個
 帶有至少一項服務要求的預約，按時間排序，把訂單寫清楚 ——
 是什麼、什麼時候、在哪個會議室，以及任何備註。
 它存在的目的就是被列印出來，交到泡茶的人手上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -945,51 +945,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一份清單，存成 PDF 或直接列印。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不做什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有人會寄出它。這份報告是一頁你去打開的畫面，不是一封會寄到的電郵 ——
 定期摘要是 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdscpvle_wpiv93xtfkaf8f">
+      <w:hyperlink w:history="1" r:id="rIdrunvsjmmzdt9izajisj8k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預報郵件</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 它也永遠不會把工作標成完成：狀態在處理服務要求的地方 ——
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已申請的服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁面 —— 更新，這張清單只是讀取它們。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -1426,51 +1426,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0big6sa02d3ilzyklhqve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rIdchfnfn8ifx6pcsijnrfam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdscpvle_wpiv93xtfkaf8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bc79ce6346c208546b2b0e808195e230472fd66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c372e738d175cbd399ca01420eaaca277c8d17ad.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8005fbdb3c999936c1997bbe71fddaa8c30a2206.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da654517d28a5c827a31195d1b8032a195bd1702.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdath-dvczsnauwc4k7kuwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/print-the-days-service-orders/" TargetMode="External"/><Relationship Id="rId_mbwo7i9ct2ul7qkvwmg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-people-order-with-a-booking/" TargetMode="External"/><Relationship Id="rIdrunvsjmmzdt9izajisj8k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-forecast-of-upcoming-service-requests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bc79ce6346c208546b2b0e808195e230472fd66.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c372e738d175cbd399ca01420eaaca277c8d17ad.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8005fbdb3c999936c1997bbe71fddaa8c30a2206.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da654517d28a5c827a31195d1b8032a195bd1702.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把當日的服務訂單列印成工作清單</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>