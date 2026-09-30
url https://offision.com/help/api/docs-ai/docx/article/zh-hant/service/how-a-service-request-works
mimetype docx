--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務要求的運作方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">茶水、清潔與支援有兩種提出方式——隨預約訂購，或在會議進行中要求——兩者最後都進入 同一個佇列。決定用哪一種的是什麼，以及誰會收到通知。</w:t>
+        <w:t xml:space="preserve">茶水、清潔與支援有兩種提出方式——隨預約訂購，或在會議進行中要求——兩者最後都進入同一個佇列。決定用哪一種的是什麼，以及誰會收到通知。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbueywbhwel2a3rqjpiukc">
+      <w:hyperlink w:history="1" r:id="rIdfjajkpv2ibnpptitjeasn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/how-a-service-request-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是有人為某個預約所做的事：送茶水進來、之後清潔會議室、過來修好喚不醒的
 螢幕。你只需要把清單建立一次，之後大家就從裡面點。</w:t>
@@ -149,57 +149,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用中服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是在會議已經開始之後才要求的——從門外的面板、應用程式，或桌上的
 QR 碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4352925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-request-service-field-zh-hant" descr="預約表單：服務從「要求服務」這一列訂購。" title="預約表單：服務從「要求服務」這一列訂購。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4352925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約表單：服務從「要求服務」這一列訂購。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1695450"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-service-picker-zh-hant" descr="展開後會列出所選會議室提供的預約服務。" title="展開後會列出所選會議室提供的預約服務。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="1695450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">展開後會列出所選會議室提供的預約服務。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">提出要求的人看到的是什麼樣子，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm5b4vjpl1zoq71jhqgdh-">
+      <w:hyperlink w:history="1" r:id="rId6j2cwxrn4k9sgxspjez4l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">叫茶水、清潔或求助</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一項服務只會存在於其中一邊，永遠不會兩邊都出現。所以「開始時就要準備好的茶水」和
 「三點半再來一壺」是兩項服務，不是一項；只建立了前者，正是「我在會議室裡叫不到
 茶水」最常見的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -256,97 +380,221 @@
       <w:r>
         <w:t xml:space="preserve">——會議前二十分鐘擺茶水、會議後十五
 分鐘收拾與清潔。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這段時間是真的。它會從會議室的可預約時間中扣掉，也就是說，一項有十五分鐘後置準備
 的清潔服務，會讓下一個預約真的無法在這場會議結束後十五分鐘內開始。最常被回報為
 「會議室被佔住但裡面沒人」的行為，通常就是這個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用中服務完全沒有準備時間，也不會影響會議室的行事曆。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2009775"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-timeline-zh-hant" descr="預約服務的準備時間：會議前佈置，會議後清理。" title="預約服務的準備時間：會議前佈置，會議後清理。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2009775"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約服務的準備時間：會議前佈置，會議後清理。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有人提出要求之後</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">無論怎麼提出，每一筆要求都進入同一個佇列：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新請求</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> → </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">處理中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> → </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已處理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或是被回絕。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3162300"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-request-status-zh-hant" descr="三個步驟、一個分支——兩種結局都不是終點。" title="三個步驟、一個分支——兩種結局都不是終點。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3162300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">三個步驟、一個分支——兩種結局都不是終點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要求以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新請求</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">進入，服務職員會立即收到通知。</w:t>
       </w:r>
     </w:p>
@@ -390,50 +638,174 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已處理</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">提出要求的人只有在職員選擇通知時才會知道。以批次方式變更的狀態不會通知任何人，
 這一點值得在有人回報為故障之前先知道。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5638800" cy="5962650"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-queue-card-zh-hant" descr="佇列中的一筆要求：要求了什麼、哪一間會議室、狀態，以及由誰負責。" title="佇列中的一筆要求：要求了什麼、哪一間會議室、狀態，以及由誰負責。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5638800" cy="5962650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">佇列中的一筆要求：要求了什麼、哪一間會議室、狀態，以及由誰負責。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5029200" cy="5067300"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="service-status-notify-zh-hant" descr="把要求推進到下一個狀態。只有勾選這裡，提出要求的人才會收到通知。" title="把要求推進到下一個狀態。只有勾選這裡，提出要求的人才會收到通知。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5029200" cy="5067300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">把要求推進到下一個狀態。只有勾選這裡，提出要求的人才會收到通知。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些都不是單向的：已處理或被回絕的要求都可以退回新請求。系統沒有「已取消」這個
 狀態——把服務從預約中移除，或刪除整個預約，會直接刪掉該筆要求，並寄信通知原本要
 負責的人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務永遠不會擋住預約:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 服務要求與預約審批是兩個各自獨立的佇列。需要審批的預約不會去等隨它訂的任何東西，
 而預約獲批也不等於那壺茶獲批。</w:t>
       </w:r>
     </w:p>
@@ -442,51 +814,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務管理不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約會議室。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqr4gjl34ukvwvlfyrawpb">
+      <w:hyperlink w:history="1" r:id="rIdwbbozyukk2beqppmhzf6_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的團隊空間與預約規則。
 服務管理只決定會議室被預約之後可以要求什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -963,51 +1335,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbueywbhwel2a3rqjpiukc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdm5b4vjpl1zoq71jhqgdh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdqr4gjl34ukvwvlfyrawpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjajkpv2ibnpptitjeasn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId6j2cwxrn4k9sgxspjez4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdwbbozyukk2beqppmhzf6_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fb5c6ff309a43cccec941b0d95c8dc658fdfb3e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0acad5f3ad2e28973e7c74b8efa36ce63eee766f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f76ae66a56533f716b20dd9bb05590b486e3b92a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a9a160965369f468985699528450bdb7d8e3cf3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef0d11c8cafa585c9be44c004f4f381cc182021b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb1690ff82f9260e3db24a0e10788ab6d0efb32d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>服務要求的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>