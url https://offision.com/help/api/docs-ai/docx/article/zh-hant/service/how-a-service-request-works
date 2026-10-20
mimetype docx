--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjajkpv2ibnpptitjeasn">
+      <w:hyperlink w:history="1" r:id="rIdarzxnjlu9nc-w9vpvgrru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service/how-a-service-request-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">是有人為某個預約所做的事：送茶水進來、之後清潔會議室、過來修好喚不醒的
 螢幕。你只需要把清單建立一次，之後大家就從裡面點。</w:t>
@@ -279,51 +279,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">展開後會列出所選會議室提供的預約服務。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">提出要求的人看到的是什麼樣子，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6j2cwxrn4k9sgxspjez4l">
+      <w:hyperlink w:history="1" r:id="rIdj9pltbg67pqh5dj1jhljp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">叫茶水、清潔或求助</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一項服務只會存在於其中一邊，永遠不會兩邊都出現。所以「開始時就要準備好的茶水」和
 「三點半再來一壺」是兩項服務，不是一項；只建立了前者，正是「我在會議室裡叫不到
 茶水」最常見的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -814,51 +814,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務管理不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以預約會議室。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwbbozyukk2beqppmhzf6_">
+      <w:hyperlink w:history="1" r:id="rIdpowrqpfl-aklgk3dyx8pw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡的團隊空間與預約規則。
 服務管理只決定會議室被預約之後可以要求什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1335,51 +1335,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjajkpv2ibnpptitjeasn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId6j2cwxrn4k9sgxspjez4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdwbbozyukk2beqppmhzf6_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fb5c6ff309a43cccec941b0d95c8dc658fdfb3e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0acad5f3ad2e28973e7c74b8efa36ce63eee766f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f76ae66a56533f716b20dd9bb05590b486e3b92a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a9a160965369f468985699528450bdb7d8e3cf3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef0d11c8cafa585c9be44c004f4f381cc182021b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb1690ff82f9260e3db24a0e10788ab6d0efb32d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdarzxnjlu9nc-w9vpvgrru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdj9pltbg67pqh5dj1jhljp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdpowrqpfl-aklgk3dyx8pw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/62f8d2496a0b416594b5ea976db3b0ca4f32aec1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faad70fbb9e172bbaceee17da06c7a3f6112dfc4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ece80aa5fe22b631f3c5b1778b48cfb1c9d8d3c2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44df16b4007e5b2b31f3ea45212af0b3de712c68.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd139f5928c8cf683fb815a2ed7d10214df3c950.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aaa2bdef343700295ba40a27dfe254489ec54fdf.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>服務要求的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>