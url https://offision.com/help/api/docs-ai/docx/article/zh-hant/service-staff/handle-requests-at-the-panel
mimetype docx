--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,127 +26,127 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在服務管理面板上處理要求</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">處理牆上那條共用佇列——計時器的顏色代表什麼、開始／完成／拒絕怎麼推進一筆 要求，以及在面板上點一下永遠做不到的兩件事。</w:t>
+        <w:t xml:space="preserve">處理牆上那條共用佇列——計時器的顏色代表什麼、開始／完成／拒絕怎麼推進一筆要求，以及在面板上點一下永遠做不到的兩件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwlujygxvl0-tfspy8fdyk">
+      <w:hyperlink w:history="1" r:id="rId6pvcud3boa5l-99iabypl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service-staff/handle-requests-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務管理面板是團隊工作用的那面牆上螢幕：所有還開著的要求，按送達的樓層分組，
 每一筆都掛著從有人開口那一刻起就在走的計時器。這一頁講的是怎麼處理那條佇列
 ——以及這面螢幕刻意做不到的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板是團隊的螢幕，應用程式是你自己的。還沒開過自己那條佇列的話，先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1h2dxoum88kniqvc8sbeg">
+      <w:hyperlink w:history="1" r:id="rIdgaqqegoajujxzd8osblil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">開啟你的服務頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。如果牆上根本還沒有螢幕，架設在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdooc_qwk2okzzfklcsyqv5">
+      <w:hyperlink w:history="1" r:id="rIduge5wtacsdlwmvzwd42ol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為服務團隊架設一面服務管理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讀懂這面螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -470,51 +470,51 @@
         <w:t xml:space="preserve">拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——比如消防演習前兩分鐘來要茶的那間會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">整個流程就這樣：點一下、送過去、再點一下。按錯也不是絕路——已完成或已拒絕
 的要求，可以從管理後台或應用程式的佇列放回</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新請求</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。完整的生命週期在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqxc5nz7ztfqqysa1qejr">
+      <w:hyperlink w:history="1" r:id="rId0n_u6kgkqwjk2swzxrz0r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板上點一下做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板為速度而生，代價是交出了兩件事。先知道，之後就少吵一架：</w:t>
@@ -580,51 +580,51 @@
       <w:r>
         <w:t xml:space="preserve">兩件事都一樣：到應用程式裡自己的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面，或管理後台的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已申請的服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 打開那筆要求——同一條佇列，帶著完整的對話框。應用程式上同樣的三個按鈕，看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId47gobqtpulb1gqwphvemv">
+      <w:hyperlink w:history="1" r:id="rId3mtpxjv75v2v6kiswdequ">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把要求從新增推到完成</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/appointment-service-items (已申請的服務)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1098,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwlujygxvl0-tfspy8fdyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rId1h2dxoum88kniqvc8sbeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rIdooc_qwk2okzzfklcsyqv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdvqxc5nz7ztfqqysa1qejr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId47gobqtpulb1gqwphvemv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af64710b220d7b6d49fcacc9e53fdc6365fed83a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9974e3100cad4eb1c80a980be0006a5058d8c3ab.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6pvcud3boa5l-99iabypl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdgaqqegoajujxzd8osblil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rIduge5wtacsdlwmvzwd42ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rId0n_u6kgkqwjk2swzxrz0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId3mtpxjv75v2v6kiswdequ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af64710b220d7b6d49fcacc9e53fdc6365fed83a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9974e3100cad4eb1c80a980be0006a5058d8c3ab.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在服務管理面板上處理要求</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>