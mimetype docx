--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6pvcud3boa5l-99iabypl">
+      <w:hyperlink w:history="1" r:id="rIdhenoyhe7yzwemml9tfsbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/service-staff/handle-requests-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">服務管理面板是團隊工作用的那面牆上螢幕：所有還開著的要求，按送達的樓層分組，
 每一筆都掛著從有人開口那一刻起就在走的計時器。這一頁講的是怎麼處理那條佇列
 ——以及這面螢幕刻意做不到的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 面板是團隊的螢幕，應用程式是你自己的。還沒開過自己那條佇列的話，先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgaqqegoajujxzd8osblil">
+      <w:hyperlink w:history="1" r:id="rIdsls9gk5ttl2_juu-nhe2x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">開啟你的服務頁面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。如果牆上根本還沒有螢幕，架設在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduge5wtacsdlwmvzwd42ol">
+      <w:hyperlink w:history="1" r:id="rIdwwve0egrwv1scn07oc2rg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為服務團隊架設一面服務管理面板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讀懂這面螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -470,51 +470,51 @@
         <w:t xml:space="preserve">拒絕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——比如消防演習前兩分鐘來要茶的那間會議室。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">整個流程就這樣：點一下、送過去、再點一下。按錯也不是絕路——已完成或已拒絕
 的要求，可以從管理後台或應用程式的佇列放回</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新請求</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。完整的生命週期在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0n_u6kgkqwjk2swzxrz0r">
+      <w:hyperlink w:history="1" r:id="rIdf0kpbjm6vhvttnegswh9w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">服務要求如何運作</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板上點一下做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">面板為速度而生，代價是交出了兩件事。先知道，之後就少吵一架：</w:t>
@@ -580,51 +580,51 @@
       <w:r>
         <w:t xml:space="preserve">兩件事都一樣：到應用程式裡自己的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">頁面，或管理後台的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已申請的服務</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 打開那筆要求——同一條佇列，帶著完整的對話框。應用程式上同樣的三個按鈕，看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3mtpxjv75v2v6kiswdequ">
+      <w:hyperlink w:history="1" r:id="rIdwv9kce3fnf3ljaepqcdey">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把要求從新增推到完成</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → service/appointment-service-items (已申請的服務)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1098,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6pvcud3boa5l-99iabypl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdgaqqegoajujxzd8osblil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rIduge5wtacsdlwmvzwd42ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rId0n_u6kgkqwjk2swzxrz0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId3mtpxjv75v2v6kiswdequ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af64710b220d7b6d49fcacc9e53fdc6365fed83a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9974e3100cad4eb1c80a980be0006a5058d8c3ab.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhenoyhe7yzwemml9tfsbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdsls9gk5ttl2_juu-nhe2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-service-page/" TargetMode="External"/><Relationship Id="rIdwwve0egrwv1scn07oc2rg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdf0kpbjm6vhvttnegswh9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdwv9kce3fnf3ljaepqcdey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-a-request-from-new-to-finished/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57a38d789dcd3ef959d9702a18d1769d472b35a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d3ed2b865935eae78286633efa6561b19bea5a8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在服務管理面板上處理要求</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>