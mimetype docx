--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdusgdsp-b-ufn7y4ufuv18">
+      <w:hyperlink w:history="1" r:id="rIdy4uwqdawq2g_0ruf1msjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/sign-in-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待員不是一種特殊帳戶。你用普通帳戶登入普通的 Offision 應用程式，讓它變成
 接待櫃檯的，是管理員在管理主控台做的兩項設定：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處職員</w:t>
@@ -382,51 +382,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">大樓的「接待員」頁面，以及負責該接待處的人員。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 登入並開啟接待</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入 Offision 應用程式的方式和所有人一樣——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfcfu7wqcpffrazfnrvryw">
+      <w:hyperlink w:history="1" r:id="rIdhnyshwcngvofla5d7uuln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者指南有完整步驟</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，包括首次登入的
 密碼與忘記密碼。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 現在是應用程式首頁其中一個頁面：從左側選單選取，手機
 上則從頁面切換器選取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -556,51 +556,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 權限有了，但少了步驟 2 的大樓指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接下來的日常工作都在這份指南的其餘部分——先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtnawhc1bdl-7mz-umvay">
+      <w:hyperlink w:history="1" r:id="rIdfhn4e2bhfjlmvspozb_pm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一天的樣子</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1025,51 +1025,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdusgdsp-b-ufn7y4ufuv18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdfcfu7wqcpffrazfnrvryw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdrtnawhc1bdl-7mz-umvay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6f18ac39af6c4531fd4efb03df37a56a577505f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e3bed7c19cedb104559f3b9ccd3180ec7c20924.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72cdfca65f740e7c5a62082de7e05d7da5d10f2f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy4uwqdawq2g_0ruf1msjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdhnyshwcngvofla5d7uuln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdfhn4e2bhfjlmvspozb_pm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6f18ac39af6c4531fd4efb03df37a56a577505f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e3bed7c19cedb104559f3b9ccd3180ec7c20924.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72cdfca65f740e7c5a62082de7e05d7da5d10f2f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登入並開啟你的接待處</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>