--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy4uwqdawq2g_0ruf1msjt">
+      <w:hyperlink w:history="1" r:id="rIdujw5p5a5hmvsjnb-in7cj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/sign-in-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待員不是一種特殊帳戶。你用普通帳戶登入普通的 Offision 應用程式，讓它變成
 接待櫃檯的，是管理員在管理主控台做的兩項設定：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處職員</w:t>
@@ -382,51 +382,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">大樓的「接待員」頁面，以及負責該接待處的人員。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 登入並開啟接待</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入 Offision 應用程式的方式和所有人一樣——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhnyshwcngvofla5d7uuln">
+      <w:hyperlink w:history="1" r:id="rIdwcwobpe4hbeh34ift7n5a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者指南有完整步驟</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，包括首次登入的
 密碼與忘記密碼。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 現在是應用程式首頁其中一個頁面：從左側選單選取，手機
 上則從頁面切換器選取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -556,51 +556,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 權限有了，但少了步驟 2 的大樓指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接下來的日常工作都在這份指南的其餘部分——先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhn4e2bhfjlmvspozb_pm">
+      <w:hyperlink w:history="1" r:id="rIdvxiecbfj-xf8r4zivzwdp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一天的樣子</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1025,51 +1025,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy4uwqdawq2g_0ruf1msjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdhnyshwcngvofla5d7uuln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdfhn4e2bhfjlmvspozb_pm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f6f18ac39af6c4531fd4efb03df37a56a577505f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e3bed7c19cedb104559f3b9ccd3180ec7c20924.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/72cdfca65f740e7c5a62082de7e05d7da5d10f2f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdujw5p5a5hmvsjnb-in7cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdwcwobpe4hbeh34ift7n5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdvxiecbfj-xf8r4zivzwdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3661f0d98d629f3d964220894315b19c87693558.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36dba8085df56b761ab4128bc9c2d7e630e0f684.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a08886220345115f97b95fa0a03b4c702ff91c3d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登入並開啟你的接待處</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>