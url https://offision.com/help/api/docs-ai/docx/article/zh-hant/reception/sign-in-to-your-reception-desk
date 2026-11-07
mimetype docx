--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdujw5p5a5hmvsjnb-in7cj">
+      <w:hyperlink w:history="1" r:id="rIdwlhu_mm-tkf7ajz_grshy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/sign-in-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待員不是一種特殊帳戶。你用普通帳戶登入普通的 Offision 應用程式，讓它變成
 接待櫃檯的，是管理員在管理主控台做的兩項設定：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處職員</w:t>
@@ -382,51 +382,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">大樓的「接待員」頁面，以及負責該接待處的人員。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 登入並開啟接待</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入 Offision 應用程式的方式和所有人一樣——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwcwobpe4hbeh34ift7n5a">
+      <w:hyperlink w:history="1" r:id="rIdpuhzgvqlseio2isnfd3zd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者指南有完整步驟</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，包括首次登入的
 密碼與忘記密碼。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 現在是應用程式首頁其中一個頁面：從左側選單選取，手機
 上則從頁面切換器選取。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -556,51 +556,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 權限有了，但少了步驟 2 的大樓指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接下來的日常工作都在這份指南的其餘部分——先從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvxiecbfj-xf8r4zivzwdp">
+      <w:hyperlink w:history="1" r:id="rIdfxruhaz3swz44kwafoy00">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">一天的樣子</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1025,51 +1025,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdujw5p5a5hmvsjnb-in7cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdwcwobpe4hbeh34ift7n5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdvxiecbfj-xf8r4zivzwdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3661f0d98d629f3d964220894315b19c87693558.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36dba8085df56b761ab4128bc9c2d7e630e0f684.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a08886220345115f97b95fa0a03b4c702ff91c3d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwlhu_mm-tkf7ajz_grshy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdpuhzgvqlseio2isnfd3zd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdfxruhaz3swz44kwafoy00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3661f0d98d629f3d964220894315b19c87693558.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36dba8085df56b761ab4128bc9c2d7e630e0f684.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a08886220345115f97b95fa0a03b4c702ff91c3d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登入並開啟你的接待處</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>