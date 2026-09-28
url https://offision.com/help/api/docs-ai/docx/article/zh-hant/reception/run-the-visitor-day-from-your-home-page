--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在首頁上打理訪客的一天</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把接待頁面當成一天的工作來讀 — 訪客會經過的五種狀態、如何快速找到一個人， 以及卡片上每個操作各做什麼，從簽到、簽出到重印訪客證。</w:t>
+        <w:t xml:space="preserve">把接待頁面當成一天的工作來讀 — 訪客會經過的五種狀態、如何快速找到一個人，以及卡片上每個操作各做什麼，從簽到、簽出到重印訪客證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnurqlzldy1bwwf43a8j4-">
+      <w:hyperlink w:history="1" r:id="rIden0e1zjc20gp6xot2fcjn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/run-the-visitor-day-from-your-home-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待顯示你所負責大樓一整天的訪客，而整份工作就在這一頁上：今天預計到訪的每個
 人、已經在館內的每個人、已經離開的每個人，每張卡片都帶著讓他往下走的那個操作。
 上方的日期就是畫面上的那一天——它底下的一切，包括搜尋和每一個數字，都只屬於
 那一天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -292,51 +292,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">逾期逗留</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 超過預計離開時間仍在館內。這是加了警示色的訪問中，不是需要
 另外處理的狀態：他離開時照常簽出即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後三種大多是系統的工作——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5q2rwinvli0upjvhfyur7">
+      <w:hyperlink w:history="1" r:id="rId4e2kzj7ceb4wgrd2q4whb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理員的政策可以自動把當天剩下的人掃成 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">已離開</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> 和
 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
@@ -353,228 +353,524 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">快速找到一個人</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">搜尋框可以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">按編號、姓名、電郵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 比對——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdst9sqehnleahtphumcjpy">
+      <w:hyperlink w:history="1" r:id="rIdi6phoyeoanwktjuhzxlp3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描的編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 也是落在這裡，所以手持掃描器和手動輸入的姓名，最後到的是同一個地方。旁邊的
 篩選器可按大樓與狀態縮小清單，兩顆小按鈕切換卡片與列表檢視。找不到人時先看
 日期：明天的訪客在明天的頁面上，不在今天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2857500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-list-view-zh-hant" descr="同一天以列表檢視呈現；兩顆按鈕切換卡片與列表。" title="同一天以列表檢視呈現；兩顆按鈕切換卡片與列表。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2857500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">同一天以列表檢視呈現；兩顆按鈕切換卡片與列表。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">卡片上能做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">除了 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 和 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">離開</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，訪客卡片還帶著櫃檯的小工具：列印或下載訪客證、
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">，訪客卡片還帶著櫃檯的小工具。卡片上的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">⋯</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 選單收著
+訪客證：證件弄丟的人用 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">列印標籤</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 再出一張，要寄給對方就 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">下載標籤</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。兩者
+出的都是那位訪客已經持有的那張證，重印不會多出第二筆記錄。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2857500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-card-actions-zh-hant" descr="從卡片重印訪客已經持有的那張證——列印標籤需要接上標籤印表機，下載標籤不需要。" title="從卡片重印訪客已經持有的那張證——列印標籤需要接上標籤印表機，下載標籤不需要。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2857500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">從卡片重印訪客已經持有的那張證——列印標籤需要接上標籤印表機，下載標籤不需要。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯備忘錄</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 留話給下一班、以及在訪問目的有收集照片時的 </w:t>
+        <w:t xml:space="preserve"> 留話給下一班讀，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">查看照片</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 則在訪問目的有收集照片時才出現。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2590800"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-memo-zh-hant" descr="卡片帶著的備忘錄，寫給下一班看。" title="卡片帶著的備忘錄，寫給下一班看。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2590800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">卡片帶著的備忘錄，寫給下一班看。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">清單上方</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記臨時到來訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 處理</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoqmervvppwdgytm625lij">
+      <w:hyperlink w:history="1" r:id="rIdtyorags7ho3pudcioc1st">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">沒有預約的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">，
-</w:t>
+        <w:t xml:space="preserve">，存檔的
+同時就讓人入內；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記即將到來的訪客</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 登記改天的訪問，</w:t>
+        <w:t xml:space="preserve"> 登記改天的訪問；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多操作</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 則收著以天為單位的工具——
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdxhvne_0zvbef3u1xibjgu">
+        <w:t xml:space="preserve"> 則收著以天
+為單位的工具——</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqniqkt_wghovq9mwvzrzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在場名單與它的匯出</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">、當天的匯出、一次列印全部
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdhdbqbnylt1hb6emocfp23">
+        <w:t xml:space="preserve">、當天的匯出、
+一次列印全部訪客證，以及</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdyv3r-m0ltf9np_4sj6m8b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">標籤印表機的連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2590800"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="reception-more-actions-zh-hant" descr="更多操作收著以天為單位的工具，包括標籤印表機的連接。" title="更多操作收著以天為單位的工具，包括標籤印表機的連接。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2590800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">更多操作收著以天為單位的工具，包括標籤印表機的連接。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這一頁不決定的事</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">訪客會被</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">什麼——表單、照片、問卷、訪客證的設計——是管理主控台裡按訪問目的
 設定的，寫在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvawm8lt7e5wv_umsmtwo">
+      <w:hyperlink w:history="1" r:id="rIdfrymvwv8g2i6rqmag5ka0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。邀請訪客是員工自己的工作，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzq6hf_i34w_j9imr6assy">
+      <w:hyperlink w:history="1" r:id="rIdlkggisax-6kxfgpc7w565">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他們的應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡完成；櫃檯接收訪問，但不建立邀請。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -999,51 +1295,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnurqlzldy1bwwf43a8j4-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rId5q2rwinvli0upjvhfyur7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdst9sqehnleahtphumcjpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdoqmervvppwdgytm625lij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdxhvne_0zvbef3u1xibjgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdhdbqbnylt1hb6emocfp23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdsvawm8lt7e5wv_umsmtwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdzq6hf_i34w_j9imr6assy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/793f770676317e010859c7a9d23a0680ff74cc30.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIden0e1zjc20gp6xot2fcjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rId4e2kzj7ceb4wgrd2q4whb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdi6phoyeoanwktjuhzxlp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdtyorags7ho3pudcioc1st" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdqniqkt_wghovq9mwvzrzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdyv3r-m0ltf9np_4sj6m8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdfrymvwv8g2i6rqmag5ka0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdlkggisax-6kxfgpc7w565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/793f770676317e010859c7a9d23a0680ff74cc30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67a866002319894f9cf9bd4e3e5b2ca6fb1544d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25839c8edd3b084014ffabb56d18855ee32ac511.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/472799b9dc3b9706fe3a39b2e9cbcdf98be08e48.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac0e48efa5e74874329d06a656eb37838d79f436.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在首頁上打理訪客的一天</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>