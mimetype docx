--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIden0e1zjc20gp6xot2fcjn">
+      <w:hyperlink w:history="1" r:id="rIdsecurhvbpsmmwmcbqghx1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/run-the-visitor-day-from-your-home-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待顯示你所負責大樓一整天的訪客，而整份工作就在這一頁上：今天預計到訪的每個
 人、已經在館內的每個人、已經離開的每個人，每張卡片都帶著讓他往下走的那個操作。
 上方的日期就是畫面上的那一天——它底下的一切，包括搜尋和每一個數字，都只屬於
 那一天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -292,51 +292,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">逾期逗留</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 超過預計離開時間仍在館內。這是加了警示色的訪問中，不是需要
 另外處理的狀態：他離開時照常簽出即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後三種大多是系統的工作——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4e2kzj7ceb4wgrd2q4whb">
+      <w:hyperlink w:history="1" r:id="rIdmf5bqdbxoq2d_cwhxy83j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理員的政策可以自動把當天剩下的人掃成 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">已離開</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> 和
 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
@@ -353,51 +353,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">快速找到一個人</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">搜尋框可以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">按編號、姓名、電郵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 比對——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi6phoyeoanwktjuhzxlp3">
+      <w:hyperlink w:history="1" r:id="rIdryj_8ybtywuz-uau_qxpb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描的編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 也是落在這裡，所以手持掃描器和手動輸入的姓名，最後到的是同一個地方。旁邊的
 篩選器可按大樓與狀態縮小清單，兩顆小按鈕切換卡片與列表檢視。找不到人時先看
 日期：明天的訪客在明天的頁面上，不在今天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-list-view-zh-hant" descr="同一天以列表檢視呈現；兩顆按鈕切換卡片與列表。" title="同一天以列表檢視呈現；兩顆按鈕切換卡片與列表。"/>
@@ -669,96 +669,96 @@
         <w:t xml:space="preserve">卡片帶著的備忘錄，寫給下一班看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">清單上方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記臨時到來訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 處理</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyorags7ho3pudcioc1st">
+      <w:hyperlink w:history="1" r:id="rIdlqn8khspspvobeyneeeo5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">沒有預約的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，存檔的
 同時就讓人入內；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記即將到來的訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 登記改天的訪問；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多操作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則收著以天
 為單位的工具——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqniqkt_wghovq9mwvzrzt">
+      <w:hyperlink w:history="1" r:id="rIdrmfnmhebpkgfv47dws_ep">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在場名單與它的匯出</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、當天的匯出、
 一次列印全部訪客證，以及</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyv3r-m0ltf9np_4sj6m8b">
+      <w:hyperlink w:history="1" r:id="rIdmuebw4optqopgj2zyorq5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">標籤印表機的連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2590800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-more-actions-zh-hant" descr="更多操作收著以天為單位的工具，包括標籤印表機的連接。" title="更多操作收著以天為單位的工具，包括標籤印表機的連接。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -814,63 +814,63 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客會被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">什麼——表單、照片、問卷、訪客證的設計——是管理主控台裡按訪問目的
 設定的，寫在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfrymvwv8g2i6rqmag5ka0">
+      <w:hyperlink w:history="1" r:id="rIdijoge-cc3ud9dfuissbi-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。邀請訪客是員工自己的工作，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlkggisax-6kxfgpc7w565">
+      <w:hyperlink w:history="1" r:id="rIdroktazfck7gsarr01g6kt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他們的應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡完成；櫃檯接收訪問，但不建立邀請。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1295,51 +1295,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIden0e1zjc20gp6xot2fcjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rId4e2kzj7ceb4wgrd2q4whb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdi6phoyeoanwktjuhzxlp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdtyorags7ho3pudcioc1st" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdqniqkt_wghovq9mwvzrzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdyv3r-m0ltf9np_4sj6m8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdfrymvwv8g2i6rqmag5ka0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdlkggisax-6kxfgpc7w565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/793f770676317e010859c7a9d23a0680ff74cc30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67a866002319894f9cf9bd4e3e5b2ca6fb1544d7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25839c8edd3b084014ffabb56d18855ee32ac511.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/472799b9dc3b9706fe3a39b2e9cbcdf98be08e48.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac0e48efa5e74874329d06a656eb37838d79f436.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsecurhvbpsmmwmcbqghx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdmf5bqdbxoq2d_cwhxy83j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdryj_8ybtywuz-uau_qxpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdlqn8khspspvobeyneeeo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdrmfnmhebpkgfv47dws_ep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdmuebw4optqopgj2zyorq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdijoge-cc3ud9dfuissbi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdroktazfck7gsarr01g6kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dda49c3e449499fa8785a597c3901b08ff1289da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75dc6af7151b6f9c8e4531d7fca0c67884b0b186.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb1349b687ffe5a0fc9d02f2b453169792e45a9c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bdb1848a1c26190c2e74fd39479f7e7f5eb97ee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91495e48221f27cd9936ce1b67abf7a67056778d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在首頁上打理訪客的一天</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>