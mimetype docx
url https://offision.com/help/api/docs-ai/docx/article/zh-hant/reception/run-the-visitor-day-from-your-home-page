--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsecurhvbpsmmwmcbqghx1">
+      <w:hyperlink w:history="1" r:id="rIde7tllt-o6lvbuitoejda3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/run-the-visitor-day-from-your-home-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接待顯示你所負責大樓一整天的訪客，而整份工作就在這一頁上：今天預計到訪的每個
 人、已經在館內的每個人、已經離開的每個人，每張卡片都帶著讓他往下走的那個操作。
 上方的日期就是畫面上的那一天——它底下的一切，包括搜尋和每一個數字，都只屬於
 那一天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -292,51 +292,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">逾期逗留</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 超過預計離開時間仍在館內。這是加了警示色的訪問中，不是需要
 另外處理的狀態：他離開時照常簽出即可。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後三種大多是系統的工作——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmf5bqdbxoq2d_cwhxy83j">
+      <w:hyperlink w:history="1" r:id="rIdgx6k2qbu6gxntus73brmc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理員的政策可以自動把當天剩下的人掃成 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">已離開</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> 和
 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
@@ -353,51 +353,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">快速找到一個人</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">搜尋框可以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">按編號、姓名、電郵</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 比對——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdryj_8ybtywuz-uau_qxpb">
+      <w:hyperlink w:history="1" r:id="rIdt-vohsfoxht71j0q7kxpk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描的編號</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 也是落在這裡，所以手持掃描器和手動輸入的姓名，最後到的是同一個地方。旁邊的
 篩選器可按大樓與狀態縮小清單，兩顆小按鈕切換卡片與列表檢視。找不到人時先看
 日期：明天的訪客在明天的頁面上，不在今天。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-list-view-zh-hant" descr="同一天以列表檢視呈現；兩顆按鈕切換卡片與列表。" title="同一天以列表檢視呈現；兩顆按鈕切換卡片與列表。"/>
@@ -669,96 +669,96 @@
         <w:t xml:space="preserve">卡片帶著的備忘錄，寫給下一班看。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">清單上方</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記臨時到來訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 處理</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqn8khspspvobeyneeeo5">
+      <w:hyperlink w:history="1" r:id="rIdjg4yr9dxbzjhsuv0ixkd2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">沒有預約的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，存檔的
 同時就讓人入內；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記即將到來的訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 登記改天的訪問；</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多操作</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 則收著以天
 為單位的工具——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrmfnmhebpkgfv47dws_ep">
+      <w:hyperlink w:history="1" r:id="rIddkxl_dt5oc5ycekzu9opm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在場名單與它的匯出</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、當天的匯出、
 一次列印全部訪客證，以及</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmuebw4optqopgj2zyorq5">
+      <w:hyperlink w:history="1" r:id="rIdl_yslkdpnyvcocdy-j0zt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">標籤印表機的連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2590800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-more-actions-zh-hant" descr="更多操作收著以天為單位的工具，包括標籤印表機的連接。" title="更多操作收著以天為單位的工具，包括標籤印表機的連接。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -814,63 +814,63 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁不決定的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客會被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">什麼——表單、照片、問卷、訪客證的設計——是管理主控台裡按訪問目的
 設定的，寫在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijoge-cc3ud9dfuissbi-">
+      <w:hyperlink w:history="1" r:id="rIdina1atrmvey6amxtwpgpq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。邀請訪客是員工自己的工作，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdroktazfck7gsarr01g6kt">
+      <w:hyperlink w:history="1" r:id="rIdrjdgfts8o-lppqdfdjmh4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">他們的應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡完成；櫃檯接收訪問，但不建立邀請。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1295,51 +1295,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsecurhvbpsmmwmcbqghx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdmf5bqdbxoq2d_cwhxy83j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdryj_8ybtywuz-uau_qxpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdlqn8khspspvobeyneeeo5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdrmfnmhebpkgfv47dws_ep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdmuebw4optqopgj2zyorq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdijoge-cc3ud9dfuissbi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdroktazfck7gsarr01g6kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dda49c3e449499fa8785a597c3901b08ff1289da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75dc6af7151b6f9c8e4531d7fca0c67884b0b186.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb1349b687ffe5a0fc9d02f2b453169792e45a9c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bdb1848a1c26190c2e74fd39479f7e7f5eb97ee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91495e48221f27cd9936ce1b67abf7a67056778d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde7tllt-o6lvbuitoejda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/run-the-visitor-day-from-your-home-page/" TargetMode="External"/><Relationship Id="rIdgx6k2qbu6gxntus73brmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdt-vohsfoxht71j0q7kxpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdjg4yr9dxbzjhsuv0ixkd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIddkxl_dt5oc5ycekzu9opm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-people-on-site/" TargetMode="External"/><Relationship Id="rIdl_yslkdpnyvcocdy-j0zt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdina1atrmvey6amxtwpgpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/" TargetMode="External"/><Relationship Id="rIdrjdgfts8o-lppqdfdjmh4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dda49c3e449499fa8785a597c3901b08ff1289da.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75dc6af7151b6f9c8e4531d7fca0c67884b0b186.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb1349b687ffe5a0fc9d02f2b453169792e45a9c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bdb1848a1c26190c2e74fd39479f7e7f5eb97ee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91495e48221f27cd9936ce1b67abf7a67056778d.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在首頁上打理訪客的一天</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>