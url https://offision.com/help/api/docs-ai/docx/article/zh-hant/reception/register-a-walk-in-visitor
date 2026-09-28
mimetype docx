--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登記未預約到訪的訪客</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在接待處為沒有邀請的訪客辦理登記。接待處的登記表格在儲存的同時已完成簽到， 之後不需要再簽到一次；表格要填哪些欄位，則由訪問目的決定。</w:t>
+        <w:t xml:space="preserve">在接待處為沒有邀請的訪客辦理登記。接待處的登記表格在儲存的同時已完成簽到，之後不需要再簽到一次；表格要填哪些欄位，則由訪問目的決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkagrvfnvymcnenzcvfelp">
+      <w:hyperlink w:history="1" r:id="rIdzi0h2v5xgtunesntmhxeq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/register-a-walk-in-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有人走到櫃檯前，沒有邀請，說要找某位同事。這時要用的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記臨時到來訪客</w:t>
       </w:r>
@@ -141,51 +141,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 要先為你設定好接待處 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 權限，以及你所負責的建築物。兩者都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_bzejielc01g4ck0srmka">
+      <w:hyperlink w:history="1" r:id="rIdhscd48tdoax2ugzz08rna">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 裡。
 少了第二項，頁面開啟後只會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -708,51 +708,51 @@
       <w:r>
         <w:t xml:space="preserve">、他們的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客編號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以及同一組編號
 的 QR 碼。這組編號是他們在大堂看板或閘機前出示的憑證，也是他們稍後回到櫃檯時你
 用來搜尋的號碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若這台電腦接了標籤印表機，證件會自動列印，不需要任何額外操作。如果沒有印出東西，
 表示還沒有連接印表機——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddqd2zpi6-akkl4eyfplcm">
+      <w:hyperlink w:history="1" r:id="rIdlxrntiqwljsrdex3sa7u6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為你的接待處連接訪客證印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記其他訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會清空表格並保持對話框開啟，多人同時到達時用這一個。</w:t>
       </w:r>
@@ -901,533 +901,543 @@
       <w:r>
         <w:t xml:space="preserve">表格有一半是條件式的，而每一個條件式的部分，都對應到管理主控台某一頁上的某一個
 設定。當同事說的欄位在你畫面上找不到時，就看這張表。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3744"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1498"/>
+        <w:gridCol w:w="1486"/>
+        <w:gridCol w:w="4457"/>
+        <w:gridCol w:w="3417"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">表格上的變化</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1498"/>
+            <w:tcW w:type="dxa" w:w="3417"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">位置</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">出現 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">邀請人</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許接待處代理訪客邀請</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1498"/>
+            <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客自主登記表格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">要填哪些訪客欄位、哪些是必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的中各欄位的 隱藏 / 選填 / 必填</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1498"/>
+            <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">拍照</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 是否成為一個步驟、能否略過</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的的照片欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1498"/>
+            <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">事後卡片上是否出現檢視照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接待人員可查看照片</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1498"/>
+            <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有幾個 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">訪客問卷</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 步驟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">掛在該訪問目的下的問卷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1498"/>
+            <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問目的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">出現車輛欄位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">允許受邀訪客登記車輛</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1498"/>
+            <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問規則</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">不發出通行證，改為等待批准</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪客需經批准</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1498"/>
+            <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問規則</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">提交當下就寄信通知受訪者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
-[...20 lines deleted...]
-            </w:r>
+            <w:tcW w:type="dxa" w:w="4457"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdaqtlaohx2v3ebyk6gvsh-">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">散訪訪客抵達時通知受訪者</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3417"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rIdxtx-0ucvhl0v-c_goncuz">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">訪問規則</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3744"/>
+            <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">地點</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 清單列出哪些建築物</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4118"/>
+            <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建築物的接待人員名單</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1498"/>
+            <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">訪問地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其中只有第一項是接待處專屬的設定，其餘都與訪客自己的自主登記共用。</w:t>
       </w:r>
     </w:p>
@@ -2032,51 +2042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkagrvfnvymcnenzcvfelp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId_bzejielc01g4ck0srmka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIddqd2zpi6-akkl4eyfplcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d84946db0e8157ee7fc275f4e57090a5ab589259.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dca0720036c8645ff7d882cee90bd25b9bc5b657.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9f523d606ceb6803d38c4ffbcf2774780478105.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/218ab1cdf0d49f53f6989d0224a748210e7e41e4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7809d47eacfe4b1e5ce55e0b11dfa2805c2c8d58.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzi0h2v5xgtunesntmhxeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdhscd48tdoax2ugzz08rna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdlxrntiqwljsrdex3sa7u6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdaqtlaohx2v3ebyk6gvsh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdxtx-0ucvhl0v-c_goncuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d84946db0e8157ee7fc275f4e57090a5ab589259.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dca0720036c8645ff7d882cee90bd25b9bc5b657.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9f523d606ceb6803d38c4ffbcf2774780478105.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/218ab1cdf0d49f53f6989d0224a748210e7e41e4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7809d47eacfe4b1e5ce55e0b11dfa2805c2c8d58.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登記未預約到訪的訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>