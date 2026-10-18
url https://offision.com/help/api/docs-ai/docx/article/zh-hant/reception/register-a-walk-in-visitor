--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzi0h2v5xgtunesntmhxeq">
+      <w:hyperlink w:history="1" r:id="rIdhpteybquz_txc9kiap361">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/register-a-walk-in-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有人走到櫃檯前，沒有邀請，說要找某位同事。這時要用的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記臨時到來訪客</w:t>
       </w:r>
@@ -141,51 +141,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 要先為你設定好接待處 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 權限，以及你所負責的建築物。兩者都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhscd48tdoax2ugzz08rna">
+      <w:hyperlink w:history="1" r:id="rIdvoo72ohz8vsf2by9libxi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 裡。
 少了第二項，頁面開啟後只會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -708,51 +708,51 @@
       <w:r>
         <w:t xml:space="preserve">、他們的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客編號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以及同一組編號
 的 QR 碼。這組編號是他們在大堂看板或閘機前出示的憑證，也是他們稍後回到櫃檯時你
 用來搜尋的號碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若這台電腦接了標籤印表機，證件會自動列印，不需要任何額外操作。如果沒有印出東西，
 表示還沒有連接印表機——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlxrntiqwljsrdex3sa7u6">
+      <w:hyperlink w:history="1" r:id="rIdohrd860xi4o6cnl_am5oz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為你的接待處連接訪客證印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記其他訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會清空表格並保持對話框開啟，多人同時到達時用這一個。</w:t>
       </w:r>
@@ -1325,69 +1325,69 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">提交當下就寄信通知受訪者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdaqtlaohx2v3ebyk6gvsh-">
+            <w:hyperlink w:history="1" r:id="rIdlegbx0msowaj4emhoy943">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">散訪訪客抵達時通知受訪者</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxtx-0ucvhl0v-c_goncuz">
+            <w:hyperlink w:history="1" r:id="rId6m1fd15ae_hw9ketv6y-b">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪問規則</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2042,51 +2042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzi0h2v5xgtunesntmhxeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdhscd48tdoax2ugzz08rna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdlxrntiqwljsrdex3sa7u6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdaqtlaohx2v3ebyk6gvsh-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdxtx-0ucvhl0v-c_goncuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d84946db0e8157ee7fc275f4e57090a5ab589259.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dca0720036c8645ff7d882cee90bd25b9bc5b657.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9f523d606ceb6803d38c4ffbcf2774780478105.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/218ab1cdf0d49f53f6989d0224a748210e7e41e4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7809d47eacfe4b1e5ce55e0b11dfa2805c2c8d58.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhpteybquz_txc9kiap361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdvoo72ohz8vsf2by9libxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdohrd860xi4o6cnl_am5oz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdlegbx0msowaj4emhoy943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rId6m1fd15ae_hw9ketv6y-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e6c175d10731ebc3a192cc27a8325393dcf1653.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f36b1f2eaf78d3191dc12b38f5c901d094b4b52.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09c05e508c4d4b03253db350615aec59b3baeb0c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69b38ad870766e0676ac6fc088bd57ca35be3b80.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cc24f90f163b79276b7fe48aae30b60db2f7aa3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登記未預約到訪的訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>