--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpteybquz_txc9kiap361">
+      <w:hyperlink w:history="1" r:id="rIdzdbonjlekm4fap3owshnn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/register-a-walk-in-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有人走到櫃檯前，沒有邀請，說要找某位同事。這時要用的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記臨時到來訪客</w:t>
       </w:r>
@@ -141,51 +141,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 要先為你設定好接待處 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 權限，以及你所負責的建築物。兩者都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvoo72ohz8vsf2by9libxi">
+      <w:hyperlink w:history="1" r:id="rId-372fnqayi1a7rnfu5-mz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 裡。
 少了第二項，頁面開啟後只會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -708,51 +708,51 @@
       <w:r>
         <w:t xml:space="preserve">、他們的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客編號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以及同一組編號
 的 QR 碼。這組編號是他們在大堂看板或閘機前出示的憑證，也是他們稍後回到櫃檯時你
 用來搜尋的號碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若這台電腦接了標籤印表機，證件會自動列印，不需要任何額外操作。如果沒有印出東西，
 表示還沒有連接印表機——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohrd860xi4o6cnl_am5oz">
+      <w:hyperlink w:history="1" r:id="rIdf-2ubqkzocgtt0waqdprf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為你的接待處連接訪客證印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">登記其他訪客</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會清空表格並保持對話框開啟，多人同時到達時用這一個。</w:t>
       </w:r>
@@ -1325,69 +1325,69 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">提交當下就寄信通知受訪者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4457"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdlegbx0msowaj4emhoy943">
+            <w:hyperlink w:history="1" r:id="rIdzlcfyjr77fcxzup91chra">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">散訪訪客抵達時通知受訪者</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3417"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId6m1fd15ae_hw9ketv6y-b">
+            <w:hyperlink w:history="1" r:id="rIdqi753bepkqubus7liu5tk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪問規則</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1486"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2042,51 +2042,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhpteybquz_txc9kiap361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdvoo72ohz8vsf2by9libxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdohrd860xi4o6cnl_am5oz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdlegbx0msowaj4emhoy943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rId6m1fd15ae_hw9ketv6y-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e6c175d10731ebc3a192cc27a8325393dcf1653.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f36b1f2eaf78d3191dc12b38f5c901d094b4b52.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09c05e508c4d4b03253db350615aec59b3baeb0c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69b38ad870766e0676ac6fc088bd57ca35be3b80.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cc24f90f163b79276b7fe48aae30b60db2f7aa3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzdbonjlekm4fap3owshnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId-372fnqayi1a7rnfu5-mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdf-2ubqkzocgtt0waqdprf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdzlcfyjr77fcxzup91chra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdqi753bepkqubus7liu5tk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e6c175d10731ebc3a192cc27a8325393dcf1653.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f36b1f2eaf78d3191dc12b38f5c901d094b4b52.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09c05e508c4d4b03253db350615aec59b3baeb0c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69b38ad870766e0676ac6fc088bd57ca35be3b80.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4cc24f90f163b79276b7fe48aae30b60db2f7aa3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>登記未預約到訪的訪客</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>