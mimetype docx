--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyf3is36x-hdyo91pge636">
+      <w:hyperlink w:history="1" r:id="rIdtxxvybdq_2z7mcmovfbzr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/connect-a-badge-printer-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客在你的櫃檯簽到，你遞給他一張印好的訪客證。訪客證本身由 Offision 產生，印表機
 卻不是：網頁不能碰到網絡上的硬體，所以
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -173,129 +173,129 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">印表機在網絡上，不在線材上——所以設定是在每台電腦上各自做一次，而它們印到同一台，一次一張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一個已經打得開接待頁面的帳戶；如果打不開，請先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjy8qbsuzqpcv47fondsw4">
+      <w:hyperlink w:history="1" r:id="rIdmr6forwk7dck-6flirhf8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。你還需要在這台電腦上
 安裝軟體的權限，以及一台跟它在同一個網絡上的印表機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 在櫃檯電腦上安裝 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取這台電腦要用的檔案並執行它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個安裝程式都不會要求管理者密碼。安裝程式做了什麼、macOS 第一次啟動時會問什麼、
 以及為什麼你不必再回來下載更新，都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfugah4cwg-7gm6cs8z7m0">
+      <w:hyperlink w:history="1" r:id="rIdbzgt4o4wfekcsyb3pd8xx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安裝 Offision 桌面應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Intel Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不在 Mac 版的範圍內，而這裡瀏覽器也代替不了——瀏覽器是除了印表機以外
 的整個 Offision。用 Intel Mac 的櫃檯要換一台電腦，或改由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhv6vup6zf9dmnidscvpv_">
+      <w:hyperlink w:history="1" r:id="rIdbiaqzx8-osexec1rhrxde">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大堂的螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">列印。能驅動印表機的裝置全部列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbztmeomfycwcxyhtofnd">
+      <w:hyperlink w:history="1" r:id="rId7kqb6mflyi-pbwvzq4rzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些裝置可以列印到標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">櫃檯也不一定要是電腦——手機或平板同樣印得出這些訪客證，商店連結在後面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著照平常的方式登入，並打開 </w:t>
@@ -320,51 +320,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 透過網絡列印到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brother QL</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，所以印表機要接上你的 Wi-Fi 或網絡線，而不是
 接到電腦上。開始前先裝好 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">62&amp;nbsp;mm</w:t>
+        <w:t xml:space="preserve">62 mm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的 DK 標籤捲；應用程式會讀出裡面是哪一捲，
 並把訪客證調成那個寬度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">趁你還站在印表機前，從它自己的選單印出網絡設定頁。如果應用程式找不到印表機，
 你需要那張紙上的位址。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 從接待頁面開啟連接印表機</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -972,51 +972,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果櫃檯是手機或平板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">櫃檯不一定要是電腦。裝了 Offision 應用程式的手機或平板，會把同樣的訪客證印到同一台
 Brother QL 上——對於會走動的櫃檯，或只在某些早上開放的第二個入口，這點值得知道。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有 Play 商店的手機，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspwnjm5l5xu0oj8hzwgyr">
+      <w:hyperlink w:history="1" r:id="rIdmzr0gvpjeiez3uwba4c7m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在手機或平板上安裝 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到了那裡有三件事不一樣。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多操作</w:t>
       </w:r>
@@ -1162,72 +1162,72 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">測試列印</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡決定不了的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證上寫什麼、長什麼樣——標誌、姓名、接待人、有效期——是在訪客管理裡以整間公司
 為單位設定的，不在這裡。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrc3tzwfiq73dpbpnyxgqw">
+      <w:hyperlink w:history="1" r:id="rIdbsaiqnwqediru9sco5kbw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂的螢幕用它自己的印表機印它自己的訪客證，而那是在螢幕上、也只在螢幕上設定的。
 兩者互不知情，關掉其中一個也不會影響另一個——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi51bgtbx3bjimxkoqm5kt">
+      <w:hyperlink w:history="1" r:id="rIdta4nz1dk2d047iym6zm6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為數位看板螢幕連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二個櫃檯可以放心共用這台印表機，但不會共用設定：在每一台電腦上重做一次，讓它們
 全都指向同一台印表機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1730,51 +1730,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyf3is36x-hdyo91pge636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdjy8qbsuzqpcv47fondsw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdfugah4cwg-7gm6cs8z7m0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdhv6vup6zf9dmnidscvpv_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIddbztmeomfycwcxyhtofnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdspwnjm5l5xu0oj8hzwgyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdrc3tzwfiq73dpbpnyxgqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdi51bgtbx3bjimxkoqm5kt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6acc27ec60b7661e0bd40770fdaa2e18e14d21bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fd8b3a4f5fd4537b47e96b2b38d74155bcefa2f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73acf697a8e1895249a87b1d531074eaaa0b8936.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a4201f43887bf1a6c8a706db846321b75613e9b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtxxvybdq_2z7mcmovfbzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdmr6forwk7dck-6flirhf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdbzgt4o4wfekcsyb3pd8xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdbiaqzx8-osexec1rhrxde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7kqb6mflyi-pbwvzq4rzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdmzr0gvpjeiez3uwba4c7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdbsaiqnwqediru9sco5kbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdta4nz1dk2d047iym6zm6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6acc27ec60b7661e0bd40770fdaa2e18e14d21bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fd8b3a4f5fd4537b47e96b2b38d74155bcefa2f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73acf697a8e1895249a87b1d531074eaaa0b8936.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a4201f43887bf1a6c8a706db846321b75613e9b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為你的接待處連接訪客證印表機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>