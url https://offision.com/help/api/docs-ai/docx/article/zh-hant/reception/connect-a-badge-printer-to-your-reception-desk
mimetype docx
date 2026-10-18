--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxxvybdq_2z7mcmovfbzr">
+      <w:hyperlink w:history="1" r:id="rId-hfmt2tboak8qaor-f9yy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/connect-a-badge-printer-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客在你的櫃檯簽到，你遞給他一張印好的訪客證。訪客證本身由 Offision 產生，印表機
 卻不是：網頁不能碰到網絡上的硬體，所以
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -173,129 +173,129 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">印表機在網絡上，不在線材上——所以設定是在每台電腦上各自做一次，而它們印到同一台，一次一張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一個已經打得開接待頁面的帳戶；如果打不開，請先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmr6forwk7dck-6flirhf8">
+      <w:hyperlink w:history="1" r:id="rIdjcbx3pw1vsdg-fiv6ivjc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。你還需要在這台電腦上
 安裝軟體的權限，以及一台跟它在同一個網絡上的印表機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 在櫃檯電腦上安裝 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取這台電腦要用的檔案並執行它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個安裝程式都不會要求管理者密碼。安裝程式做了什麼、macOS 第一次啟動時會問什麼、
 以及為什麼你不必再回來下載更新，都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzgt4o4wfekcsyb3pd8xx">
+      <w:hyperlink w:history="1" r:id="rIddbq_0cyzexfmheuryercw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安裝 Offision 桌面應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Intel Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不在 Mac 版的範圍內，而這裡瀏覽器也代替不了——瀏覽器是除了印表機以外
 的整個 Offision。用 Intel Mac 的櫃檯要換一台電腦，或改由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbiaqzx8-osexec1rhrxde">
+      <w:hyperlink w:history="1" r:id="rIde2urbr2zrvrzmkifj9z5u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大堂的螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">列印。能驅動印表機的裝置全部列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7kqb6mflyi-pbwvzq4rzi">
+      <w:hyperlink w:history="1" r:id="rIdyt5xrshw7yq1othimg7gi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些裝置可以列印到標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">櫃檯也不一定要是電腦——手機或平板同樣印得出這些訪客證，商店連結在後面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著照平常的方式登入，並打開 </w:t>
@@ -972,51 +972,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果櫃檯是手機或平板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">櫃檯不一定要是電腦。裝了 Offision 應用程式的手機或平板，會把同樣的訪客證印到同一台
 Brother QL 上——對於會走動的櫃檯，或只在某些早上開放的第二個入口，這點值得知道。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有 Play 商店的手機，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzr0gvpjeiez3uwba4c7m">
+      <w:hyperlink w:history="1" r:id="rIdiug2i0kerce2u90odsvbz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在手機或平板上安裝 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到了那裡有三件事不一樣。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多操作</w:t>
       </w:r>
@@ -1162,72 +1162,72 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">測試列印</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡決定不了的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證上寫什麼、長什麼樣——標誌、姓名、接待人、有效期——是在訪客管理裡以整間公司
 為單位設定的，不在這裡。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsaiqnwqediru9sco5kbw">
+      <w:hyperlink w:history="1" r:id="rId2fgeegiuteh-qffik_l8x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂的螢幕用它自己的印表機印它自己的訪客證，而那是在螢幕上、也只在螢幕上設定的。
 兩者互不知情，關掉其中一個也不會影響另一個——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdta4nz1dk2d047iym6zm6j">
+      <w:hyperlink w:history="1" r:id="rId6tatjkbsv9kvogl98tp04">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為數位看板螢幕連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二個櫃檯可以放心共用這台印表機，但不會共用設定：在每一台電腦上重做一次，讓它們
 全都指向同一台印表機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1730,51 +1730,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtxxvybdq_2z7mcmovfbzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdmr6forwk7dck-6flirhf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdbzgt4o4wfekcsyb3pd8xx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdbiaqzx8-osexec1rhrxde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7kqb6mflyi-pbwvzq4rzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdmzr0gvpjeiez3uwba4c7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdbsaiqnwqediru9sco5kbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdta4nz1dk2d047iym6zm6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6acc27ec60b7661e0bd40770fdaa2e18e14d21bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fd8b3a4f5fd4537b47e96b2b38d74155bcefa2f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73acf697a8e1895249a87b1d531074eaaa0b8936.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a4201f43887bf1a6c8a706db846321b75613e9b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-hfmt2tboak8qaor-f9yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdjcbx3pw1vsdg-fiv6ivjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIddbq_0cyzexfmheuryercw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIde2urbr2zrvrzmkifj9z5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdyt5xrshw7yq1othimg7gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdiug2i0kerce2u90odsvbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rId2fgeegiuteh-qffik_l8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId6tatjkbsv9kvogl98tp04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d7715f8db2570ec867498e7ebf179015e54927e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57cd828be1499a53c7fbb85bb392365721de0555.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8198f6a23310a2efb8616513a0212f698f2a500.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3d362255c5d2696d37a24ab774df604f2c07368.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為你的接待處連接訪客證印表機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>