--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-hfmt2tboak8qaor-f9yy">
+      <w:hyperlink w:history="1" r:id="rIdtjstba96hguhtv8dgnd2q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/connect-a-badge-printer-to-your-reception-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客在你的櫃檯簽到，你遞給他一張印好的訪客證。訪客證本身由 Offision 產生，印表機
 卻不是：網頁不能碰到網絡上的硬體，所以
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -173,129 +173,129 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">印表機在網絡上，不在線材上——所以設定是在每台電腦上各自做一次，而它們印到同一台，一次一張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一個已經打得開接待頁面的帳戶；如果打不開，請先看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjcbx3pw1vsdg-fiv6ivjc">
+      <w:hyperlink w:history="1" r:id="rIdt3bjiv1k403uvxv5v9v1q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。你還需要在這台電腦上
 安裝軟體的權限，以及一台跟它在同一個網絡上的印表機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 在櫃檯電腦上安裝 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取這台電腦要用的檔案並執行它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個安裝程式都不會要求管理者密碼。安裝程式做了什麼、macOS 第一次啟動時會問什麼、
 以及為什麼你不必再回來下載更新，都寫在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbq_0cyzexfmheuryercw">
+      <w:hyperlink w:history="1" r:id="rIdnitcuqlhqlsjgfahkglrj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">安裝 Offision 桌面應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Intel Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不在 Mac 版的範圍內，而這裡瀏覽器也代替不了——瀏覽器是除了印表機以外
 的整個 Offision。用 Intel Mac 的櫃檯要換一台電腦，或改由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde2urbr2zrvrzmkifj9z5u">
+      <w:hyperlink w:history="1" r:id="rIdhwyhmffekamoo2cum06-m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大堂的螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">列印。能驅動印表機的裝置全部列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyt5xrshw7yq1othimg7gi">
+      <w:hyperlink w:history="1" r:id="rIds9d02pydfvvwocujnzs8h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些裝置可以列印到標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">櫃檯也不一定要是電腦——手機或平板同樣印得出這些訪客證，商店連結在後面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著照平常的方式登入，並打開 </w:t>
@@ -972,51 +972,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果櫃檯是手機或平板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">櫃檯不一定要是電腦。裝了 Offision 應用程式的手機或平板，會把同樣的訪客證印到同一台
 Brother QL 上——對於會走動的櫃檯，或只在某些早上開放的第二個入口，這點值得知道。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有 Play 商店的手機，請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiug2i0kerce2u90odsvbz">
+      <w:hyperlink w:history="1" r:id="rIdhrxpf-gbbwxacfwqqa5pv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在手機或平板上安裝 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到了那裡有三件事不一樣。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更多操作</w:t>
       </w:r>
@@ -1162,72 +1162,72 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">測試列印</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡決定不了的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">訪客證上寫什麼、長什麼樣——標誌、姓名、接待人、有效期——是在訪客管理裡以整間公司
 為單位設定的，不在這裡。請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2fgeegiuteh-qffik_l8x">
+      <w:hyperlink w:history="1" r:id="rIdgwolq8twmtz1sxugypidd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更改訪客證設計</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂的螢幕用它自己的印表機印它自己的訪客證，而那是在螢幕上、也只在螢幕上設定的。
 兩者互不知情，關掉其中一個也不會影響另一個——請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6tatjkbsv9kvogl98tp04">
+      <w:hyperlink w:history="1" r:id="rIdnjgit4qjtze8ebgjbsbla">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為數位看板螢幕連接標籤印表機</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二個櫃檯可以放心共用這台印表機，但不會共用設定：在每一台電腦上重做一次，讓它們
 全都指向同一台印表機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1730,51 +1730,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-hfmt2tboak8qaor-f9yy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdjcbx3pw1vsdg-fiv6ivjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIddbq_0cyzexfmheuryercw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIde2urbr2zrvrzmkifj9z5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIdyt5xrshw7yq1othimg7gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdiug2i0kerce2u90odsvbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rId2fgeegiuteh-qffik_l8x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId6tatjkbsv9kvogl98tp04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d7715f8db2570ec867498e7ebf179015e54927e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57cd828be1499a53c7fbb85bb392365721de0555.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8198f6a23310a2efb8616513a0212f698f2a500.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3d362255c5d2696d37a24ab774df604f2c07368.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtjstba96hguhtv8dgnd2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/connect-a-badge-printer-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdt3bjiv1k403uvxv5v9v1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdnitcuqlhqlsjgfahkglrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdhwyhmffekamoo2cum06-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rIds9d02pydfvvwocujnzs8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-label-printer-devices/" TargetMode="External"/><Relationship Id="rIdhrxpf-gbbwxacfwqqa5pv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdgwolq8twmtz1sxugypidd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdnjgit4qjtze8ebgjbsbla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d7715f8db2570ec867498e7ebf179015e54927e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57cd828be1499a53c7fbb85bb392365721de0555.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8198f6a23310a2efb8616513a0212f698f2a500.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3d362255c5d2696d37a24ab774df604f2c07368.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為你的接待處連接訪客證印表機</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>