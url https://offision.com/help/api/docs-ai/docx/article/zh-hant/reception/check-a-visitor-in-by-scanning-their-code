--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃描訪客編號為訪客簽到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在接待處讀取訪客通行證的方法 — 手機相機、櫃檯的手持掃描器，或直接以姓名搜尋。 掃描只會找出訪客，簽到是之後的另一個動作。</w:t>
+        <w:t xml:space="preserve">在接待處讀取訪客通行證的方法 — 手機相機、櫃檯的手持掃描器，或直接以姓名搜尋。掃描只會找出訪客，簽到是之後的另一個動作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1d2eokvuvapskqh2ct2pz">
+      <w:hyperlink w:history="1" r:id="rIdqocgvguksnidczo4l31mq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/check-a-visitor-in-by-scanning-their-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-scan-to-check-in-zh-hant" descr="讀取通行證只會找出訪客，簽到是之後的另一個步驟。" title="讀取通行證只會找出訪客，簽到是之後的另一個步驟。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,51 +152,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你的帳戶必須先設定為接待處職員 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 權限，加上你負責的大樓。兩者都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqsgdm84dyvmyzyjhi82sg">
+      <w:hyperlink w:history="1" r:id="rId45wma8j12zgi1ndvnig9c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 中說明。缺少大樓
 指派時，頁面會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -772,50 +772,93 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">離開</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。確認到此為止 — 如果卡片上仍是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，表示畫面在最後一步之前就被
 關掉了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">你按下 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">簽到</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 的那一刻，受訪者就會收到電郵，除非管轄這筆到訪的每一個地點都把它
+關掉了 — 見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId-mlo5gobicg2zsusieafl">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">通知受訪者訪客已經抵達</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。
+這個流程不會顯示樓層平面圖：替客人指出房間的那張地圖屬於
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0uskjpopoplqwvko-utjo">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">大堂螢幕</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">，不屬於櫃檯。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="4724400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-checked-in-zh-hant" descr="已簽到的訪客：到達時間、「訪問中」，以及取代「簽到」的「離開」。" title="已簽到的訪客：到達時間、「訪問中」，以及取代「簽到」的「離開」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -1317,51 +1360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1d2eokvuvapskqh2ct2pz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdqsgdm84dyvmyzyjhi82sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c4e68f4e16aa0bb87ade777bc271e5f58887843.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a550b6efe87aaade7305838d6ceb82dfbae82869.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17781080a2590b1fd3aa8dc0879f7dfc61de3eac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f5240b1daeb7f1f00284b9792b50897e3208331.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8995f6ca832aa96ddc1858ae8c0703b5037edb1a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8e3b915c76a8184f1b61c3bec46213180ac51b3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqocgvguksnidczo4l31mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId45wma8j12zgi1ndvnig9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId-mlo5gobicg2zsusieafl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rId0uskjpopoplqwvko-utjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c4e68f4e16aa0bb87ade777bc271e5f58887843.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a550b6efe87aaade7305838d6ceb82dfbae82869.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17781080a2590b1fd3aa8dc0879f7dfc61de3eac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f5240b1daeb7f1f00284b9792b50897e3208331.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8995f6ca832aa96ddc1858ae8c0703b5037edb1a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8e3b915c76a8184f1b61c3bec46213180ac51b3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>掃描訪客編號為訪客簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>