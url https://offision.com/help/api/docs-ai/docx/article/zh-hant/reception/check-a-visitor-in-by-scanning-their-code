--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqocgvguksnidczo4l31mq">
+      <w:hyperlink w:history="1" r:id="rIddws2mh8pyzl2xfpavnkze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/check-a-visitor-in-by-scanning-their-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-scan-to-check-in-zh-hant" descr="讀取通行證只會找出訪客，簽到是之後的另一個步驟。" title="讀取通行證只會找出訪客，簽到是之後的另一個步驟。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,51 +152,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你的帳戶必須先設定為接待處職員 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 權限，加上你負責的大樓。兩者都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId45wma8j12zgi1ndvnig9c">
+      <w:hyperlink w:history="1" r:id="rIdwfxomthubtq4llykhl6lj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 中說明。缺少大樓
 指派時，頁面會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -788,64 +788,64 @@
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，表示畫面在最後一步之前就被
 關掉了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你按下 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的那一刻，受訪者就會收到電郵，除非管轄這筆到訪的每一個地點都把它
 關掉了 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-mlo5gobicg2zsusieafl">
+      <w:hyperlink w:history="1" r:id="rIdtq5s0nyu08gywykdbqhd0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">通知受訪者訪客已經抵達</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 這個流程不會顯示樓層平面圖：替客人指出房間的那張地圖屬於
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0uskjpopoplqwvko-utjo">
+      <w:hyperlink w:history="1" r:id="rIdpk79o0gdxldvzkfzbldy5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，不屬於櫃檯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="4724400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-checked-in-zh-hant" descr="已簽到的訪客：到達時間、「訪問中」，以及取代「簽到」的「離開」。" title="已簽到的訪客：到達時間、「訪問中」，以及取代「簽到」的「離開」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1360,51 +1360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqocgvguksnidczo4l31mq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId45wma8j12zgi1ndvnig9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId-mlo5gobicg2zsusieafl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rId0uskjpopoplqwvko-utjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c4e68f4e16aa0bb87ade777bc271e5f58887843.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a550b6efe87aaade7305838d6ceb82dfbae82869.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17781080a2590b1fd3aa8dc0879f7dfc61de3eac.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f5240b1daeb7f1f00284b9792b50897e3208331.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8995f6ca832aa96ddc1858ae8c0703b5037edb1a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8e3b915c76a8184f1b61c3bec46213180ac51b3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddws2mh8pyzl2xfpavnkze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdwfxomthubtq4llykhl6lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdtq5s0nyu08gywykdbqhd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdpk79o0gdxldvzkfzbldy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7aa801526ffb750cc4ac2301f477dfaeb214f3c1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbdc9b7ae5d1a27428caf9b73cf2d3ad99595068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/743a7cb8250af46ccab06c69f4bb68d13a69a191.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b081fb6ef6ca24cd2133b1e6553be8214a4f7533.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1c99840432d52c156728e13f26f883f4ae4419e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05afaca9bb8e99eea0baa42dce80bfb89c880bb1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>掃描訪客編號為訪客簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>