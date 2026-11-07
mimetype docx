--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddws2mh8pyzl2xfpavnkze">
+      <w:hyperlink w:history="1" r:id="rId8rm54erx5-7s6qqspvloj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/reception/check-a-visitor-in-by-scanning-their-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-scan-to-check-in-zh-hant" descr="讀取通行證只會找出訪客，簽到是之後的另一個步驟。" title="讀取通行證只會找出訪客，簽到是之後的另一個步驟。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -152,51 +152,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你的帳戶必須先設定為接待處職員 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接待處職員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 權限，加上你負責的大樓。兩者都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfxomthubtq4llykhl6lj">
+      <w:hyperlink w:history="1" r:id="rIdszruuariowauzrkjn2aem">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入並開啟你的接待處</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 中說明。缺少大樓
 指派時，頁面會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">您尚未被分配到任何接待處設定中</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -788,64 +788,64 @@
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，表示畫面在最後一步之前就被
 關掉了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你按下 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的那一刻，受訪者就會收到電郵，除非管轄這筆到訪的每一個地點都把它
 關掉了 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtq5s0nyu08gywykdbqhd0">
+      <w:hyperlink w:history="1" r:id="rIdded-l-nb2gzg5hplg6dzr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">通知受訪者訪客已經抵達</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 這個流程不會顯示樓層平面圖：替客人指出房間的那張地圖屬於
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpk79o0gdxldvzkfzbldy5">
+      <w:hyperlink w:history="1" r:id="rId3xajev1f2or9qbnclsrtt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">大堂螢幕</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，不屬於櫃檯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="4724400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-checked-in-zh-hant" descr="已簽到的訪客：到達時間、「訪問中」，以及取代「簽到」的「離開」。" title="已簽到的訪客：到達時間、「訪問中」，以及取代「簽到」的「離開」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1360,51 +1360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddws2mh8pyzl2xfpavnkze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdwfxomthubtq4llykhl6lj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdtq5s0nyu08gywykdbqhd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdpk79o0gdxldvzkfzbldy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7aa801526ffb750cc4ac2301f477dfaeb214f3c1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbdc9b7ae5d1a27428caf9b73cf2d3ad99595068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/743a7cb8250af46ccab06c69f4bb68d13a69a191.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b081fb6ef6ca24cd2133b1e6553be8214a4f7533.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1c99840432d52c156728e13f26f883f4ae4419e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05afaca9bb8e99eea0baa42dce80bfb89c880bb1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8rm54erx5-7s6qqspvloj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdszruuariowauzrkjn2aem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdded-l-nb2gzg5hplg6dzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rId3xajev1f2or9qbnclsrtt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7aa801526ffb750cc4ac2301f477dfaeb214f3c1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbdc9b7ae5d1a27428caf9b73cf2d3ad99595068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/743a7cb8250af46ccab06c69f4bb68d13a69a191.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b081fb6ef6ca24cd2133b1e6553be8214a4f7533.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1c99840432d52c156728e13f26f883f4ae4419e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05afaca9bb8e99eea0baa42dce80bfb89c880bb1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>掃描訪客編號為訪客簽到</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>