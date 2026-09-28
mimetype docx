--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">繪圖、指派與路線究竟換來了什麼——人們口袋裡的地圖、大堂的螢幕，以及設施部門以外沒有人會看到的分析畫面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv5kbgyedjz60jqmrpxia7">
+      <w:hyperlink w:history="1" r:id="rIdj8hhrnwznu0kedt_w2onr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/where-the-map-appears/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-surfaces-zh-hant" descr="一層樓，畫一次。五個介面讀它，各取不同的部分。" title="一層樓，畫一次。五個介面讀它，各取不同的部分。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -162,51 +162,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在應用程式裡，在某個人的口袋中</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖是員工找到自己從沒去過的房間、以及找到靠近某個人的座位的方式。他們可以依自己要找的
 東西篩選、移動時間滑桿讓「空閒」代表他們需要的那個時段真的空閒，並直接從地圖上預約而不
 必離開它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這也是最能凸顯「未指派資源」代價的畫面：沒有人連結的座位，就是沒有人能選的座位。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhemrnato5oj3ahuftzihb">
+      <w:hyperlink w:history="1" r:id="rIdxnytqmsidul95pdci-q-2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找座位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5743575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-floor-plan-desks-zh-hant" descr="應用程式裡的樓層：篩選、拉時間、直接從地圖預約。" title="應用程式裡的樓層：篩選、拉時間、直接從地圖預約。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -313,63 +313,63 @@
       <w:r>
         <w:t xml:space="preserve"> 以感測器實際偵測到的狀況上色，這是另一個問題，答案往往也
 不一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都是放在數位看板內容上的小工具，而且各自可以設定自己的視角——所以牆上的螢幕看這層
 樓的方式，可以和應用程式不同。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約狀態 - 地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">還能更進一步，完全拿掉透視，把樓層
 攤平成俯視，並轉成面板實際安裝的方向：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy9hddkykznlm9zphsjd5u">
+      <w:hyperlink w:history="1" r:id="rIdaxkbcwpsph43qjxlysamp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg1tayfpmwbta7kya0ypdc">
+      <w:hyperlink w:history="1" r:id="rId79alpobqgbobsf1tgtdk_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-zh-hant" descr="數位看板上的「預約狀態 - 地圖」。" title="數位看板上的「預約狀態 - 地圖」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -424,89 +424,140 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">作為路線指引看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂裡的大型觸控螢幕是地圖最嚴苛的觀眾：陌生人、趕時間、不會捲動。它顯示樓層、接受一個
 目的地，並用 QR 把路線交到手機上，讓人可以帶著走。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面同時依賴這個模組裡的每一樣東西——繪圖、指派、路線網絡，以及每層樓的授權。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkb5mein6j4tkac-gyzz7">
+      <w:hyperlink w:history="1" r:id="rIdkg0xgec9jbjrskpicxdik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Neat Board 設定為路線指引看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">到正在報到的訪客</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在大堂螢幕上自己報到的客人，會當場拿到他的目的地：房間名稱、它的樓層與建築物，
+以及畫出那一層並標示該房間的平面圖。螢幕若在平面圖上有自己的位置，還會有一張小
+地圖標出客人此刻站在哪裡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這是唯一一個沒有人主動點進去的地圖 — 它不請自來，因為有人抵達了。見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdrdvsjdsqpeyimatt857pi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">到訪客的手機上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃描路線指引的 QR——來自看板，或來自印出來的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9tbp3bxk0zfejfz67sywe">
+      <w:hyperlink w:history="1" r:id="rId4nsq-hxipbjxwspvffeiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">位置存取金鑰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——會在訪客自己的手機上
-開啟那層樓、標出他在哪裡，並帶他走到目的地。不需要帳戶，也不需要應用程式。</w:t>
+開啟那層樓。他搜尋房間、在地圖上看到位置，然後一步一步走過去，到電梯時樓層自動切換。
+不需要帳戶，也不需要應用程式。請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbjzc_hi9ufwp68lqo0syq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在管理主控台裡，安靜地</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有三個唯讀畫面重複使用同樣的樓層，這也是設施團隊最後會在意一張員工很少打開的地圖的原因：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -595,51 +646,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被允許</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">如果某層樓沒有出現:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先確認它有沒有地圖，再確認它的資源有沒有被指派——這兩件事幾乎解釋了所有情況。請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1wlhfjvoeeotpgfr8ikzg">
+      <w:hyperlink w:history="1" r:id="rIdqpxkt1v2pn1dlngomxcjl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間或座位沒有出現在地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1064,51 +1115,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv5kbgyedjz60jqmrpxia7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdhemrnato5oj3ahuftzihb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdy9hddkykznlm9zphsjd5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdg1tayfpmwbta7kya0ypdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/" TargetMode="External"/><Relationship Id="rIdkkb5mein6j4tkac-gyzz7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rId9tbp3bxk0zfejfz67sywe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId1wlhfjvoeeotpgfr8ikzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8241e1fafb83b0116f7fc97db99c74468b31b64b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5acc076128ba01230c1b74b8122d84a857b03f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj8hhrnwznu0kedt_w2onr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdxnytqmsidul95pdci-q-2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdaxkbcwpsph43qjxlysamp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId79alpobqgbobsf1tgtdk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/" TargetMode="External"/><Relationship Id="rIdkg0xgec9jbjrskpicxdik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdrdvsjdsqpeyimatt857pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId4nsq-hxipbjxwspvffeiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdbjzc_hi9ufwp68lqo0syq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdqpxkt1v2pn1dlngomxcjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8241e1fafb83b0116f7fc97db99c74468b31b64b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5acc076128ba01230c1b74b8122d84a857b03f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你畫的地圖會出現在哪裡</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>