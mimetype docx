--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,187 +26,212 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你畫的地圖會出現在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">繪圖、指派與路線究竟換來了什麼——人們口袋裡的地圖、大堂的螢幕，以及設施部門以外沒有人會看到的分析畫面。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 同一樓層可保留 Map 2.0 與 Classic 圖面。應用程式、數位看板、訪客和管理介面選擇支援的類型；賓客預約的樓層平面圖選擇目前使用 Classic。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj8hhrnwznu0kedt_w2onr">
+      <w:hyperlink w:history="1" r:id="rIdj3gzyixdfwfkspnzfccpk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/where-the-map-appears/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-surfaces-zh-hant" descr="一層樓，畫一次。五個介面讀它，各取不同的部分。" title="一層樓，畫一次。五個介面讀它，各取不同的部分。"/>
+            <wp:docPr id="1" name="map-surfaces-zh-hant" descr="同一樓層可保留兩種地圖。選擇的類型和介面決定使用者看到哪份圖面。" title="同一樓層可保留兩種地圖。選擇的類型和介面決定使用者看到哪份圖面。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">一層樓，畫一次。五個介面讀它，各取不同的部分。</w:t>
-[...9 lines deleted...]
-以及它出錯時是誰會注意到。</w:t>
+        <w:t xml:space="preserve">同一樓層可保留兩種地圖。選擇的類型和介面決定使用者看到哪份圖面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">同一樓層可以同時儲存 Map 2.0 場景與 Classic 圖面。各介面依樓層和帳戶選擇的地圖類型讀取；這不是同一圖面的兩種視圖。編輯其中一種不會自動重繪另一種。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">啟用後，應用程式、數位看板和路線指引可以顯示 Map 2.0。目前賓客預約的樓層平面圖選擇使用 Classic。請確認要準備的介面，不要假設每種地圖都會出現在所有地方。開始繪圖前先</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfngezbshvqohjjxm-pcd6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">辨識地圖類型</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。各介面仍在自己的模組設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在應用程式裡，在某個人的口袋中</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖是員工找到自己從沒去過的房間、以及找到靠近某個人的座位的方式。他們可以依自己要找的
 東西篩選、移動時間滑桿讓「空閒」代表他們需要的那個時段真的空閒，並直接從地圖上預約而不
 必離開它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這也是最能凸顯「未指派資源」代價的畫面：沒有人連結的座位，就是沒有人能選的座位。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxnytqmsidul95pdci-q-2">
+      <w:hyperlink w:history="1" r:id="rIdivgjpeeapvrzlritixkkd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找座位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5743575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-floor-plan-desks-zh-hant" descr="應用程式裡的樓層：篩選、拉時間、直接從地圖預約。" title="應用程式裡的樓層：篩選、拉時間、直接從地圖預約。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -298,78 +323,78 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">佔用感測器資料 - 地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 以感測器實際偵測到的狀況上色，這是另一個問題，答案往往也
 不一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">兩者都是放在數位看板內容上的小工具，而且各自可以設定自己的視角——所以牆上的螢幕看這層
+        <w:t xml:space="preserve">下列相機操作與圖片說明 Classic 小工具。兩者都是放在數位看板內容上的小工具，而且各自可以設定自己的視角——所以牆上的螢幕看這層
 樓的方式，可以和應用程式不同。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約狀態 - 地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">還能更進一步，完全拿掉透視，把樓層
 攤平成俯視，並轉成面板實際安裝的方向：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaxkbcwpsph43qjxlysamp">
+      <w:hyperlink w:history="1" r:id="rId59xe2grpxmd3vgmqifnat">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId79alpobqgbobsf1tgtdk_">
+      <w:hyperlink w:history="1" r:id="rIdgn0d9symw2-ic1-n2c-kc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-zh-hant" descr="數位看板上的「預約狀態 - 地圖」。" title="數位看板上的「預約狀態 - 地圖」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -424,131 +449,131 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">作為路線指引看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂裡的大型觸控螢幕是地圖最嚴苛的觀眾：陌生人、趕時間、不會捲動。它顯示樓層、接受一個
 目的地，並用 QR 把路線交到手機上，讓人可以帶著走。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面同時依賴這個模組裡的每一樣東西——繪圖、指派、路線網絡，以及每層樓的授權。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkg0xgec9jbjrskpicxdik">
+      <w:hyperlink w:history="1" r:id="rIdkcevk0z8mqe5ewond38hj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Neat Board 設定為路線指引看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到正在報到的訪客</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在大堂螢幕上自己報到的客人，會當場拿到他的目的地：房間名稱、它的樓層與建築物，
 以及畫出那一層並標示該房間的平面圖。螢幕若在平面圖上有自己的位置，還會有一張小
 地圖標出客人此刻站在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是唯一一個沒有人主動點進去的地圖 — 它不請自來，因為有人抵達了。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdvsjdsqpeyimatt857pi">
+      <w:hyperlink w:history="1" r:id="rIddzh9qcpmbt90bk7vmnkyd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到訪客的手機上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃描路線指引的 QR——來自看板，或來自印出來的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4nsq-hxipbjxwspvffeiy">
+      <w:hyperlink w:history="1" r:id="rIddpbkctfo2gvgw_vgheoke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">位置存取金鑰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——會在訪客自己的手機上
 開啟那層樓。他搜尋房間、在地圖上看到位置，然後一步一步走過去，到電梯時樓層自動切換。
 不需要帳戶，也不需要應用程式。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjzc_hi9ufwp68lqo0syq">
+      <w:hyperlink w:history="1" r:id="rId6cmveipjjrqfwyedk1ifd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在管理主控台裡，安靜地</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有三個唯讀畫面重複使用同樣的樓層，這也是設施團隊最後會在意一張員工很少打開的地圖的原因：</w:t>
@@ -646,51 +671,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被允許</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">如果某層樓沒有出現:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先確認它有沒有地圖，再確認它的資源有沒有被指派——這兩件事幾乎解釋了所有情況。請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqpxkt1v2pn1dlngomxcjl">
+      <w:hyperlink w:history="1" r:id="rIdqxtz4xhygyr-gruzbltf0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間或座位沒有出現在地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1115,51 +1140,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj8hhrnwznu0kedt_w2onr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdxnytqmsidul95pdci-q-2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdaxkbcwpsph43qjxlysamp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId79alpobqgbobsf1tgtdk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/" TargetMode="External"/><Relationship Id="rIdkg0xgec9jbjrskpicxdik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdrdvsjdsqpeyimatt857pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId4nsq-hxipbjxwspvffeiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdbjzc_hi9ufwp68lqo0syq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdqpxkt1v2pn1dlngomxcjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8241e1fafb83b0116f7fc97db99c74468b31b64b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b5acc076128ba01230c1b74b8122d84a857b03f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj3gzyixdfwfkspnzfccpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdfngezbshvqohjjxm-pcd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-your-map/" TargetMode="External"/><Relationship Id="rIdivgjpeeapvrzlritixkkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId59xe2grpxmd3vgmqifnat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdgn0d9symw2-ic1-n2c-kc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/" TargetMode="External"/><Relationship Id="rIdkcevk0z8mqe5ewond38hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIddzh9qcpmbt90bk7vmnkyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIddpbkctfo2gvgw_vgheoke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId6cmveipjjrqfwyedk1ifd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdqxtz4xhygyr-gruzbltf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa01bbdea81a42db1bc12ba77a6b81d4f57284a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a188d84bb1b63ad4c88ad190a4c28f345c006490.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fad3dee2b44422579c7fcfc765fd97002903937b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你畫的地圖會出現在哪裡</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>