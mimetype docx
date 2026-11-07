--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj3gzyixdfwfkspnzfccpk">
+      <w:hyperlink w:history="1" r:id="rIdlycoo79u5z8bhqs8usy7z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/where-the-map-appears/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -149,89 +149,89 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一樓層可保留兩種地圖。選擇的類型和介面決定使用者看到哪份圖面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一樓層可以同時儲存 Map 2.0 場景與 Classic 圖面。各介面依樓層和帳戶選擇的地圖類型讀取；這不是同一圖面的兩種視圖。編輯其中一種不會自動重繪另一種。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">啟用後，應用程式、數位看板和路線指引可以顯示 Map 2.0。目前賓客預約的樓層平面圖選擇使用 Classic。請確認要準備的介面，不要假設每種地圖都會出現在所有地方。開始繪圖前先</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfngezbshvqohjjxm-pcd6">
+      <w:hyperlink w:history="1" r:id="rId8n-xqauuzu2l6elhnx-fm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">辨識地圖類型</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。各介面仍在自己的模組設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在應用程式裡，在某個人的口袋中</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖是員工找到自己從沒去過的房間、以及找到靠近某個人的座位的方式。他們可以依自己要找的
 東西篩選、移動時間滑桿讓「空閒」代表他們需要的那個時段真的空閒，並直接從地圖上預約而不
 必離開它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這也是最能凸顯「未指派資源」代價的畫面：沒有人連結的座位，就是沒有人能選的座位。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivgjpeeapvrzlritixkkd">
+      <w:hyperlink w:history="1" r:id="rIdscfe6-9pgysn3upy90gxt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在平面圖上找座位</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5743575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-floor-plan-desks-zh-hant" descr="應用程式裡的樓層：篩選、拉時間、直接從地圖預約。" title="應用程式裡的樓層：篩選、拉時間、直接從地圖預約。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -338,63 +338,63 @@
       <w:r>
         <w:t xml:space="preserve"> 以感測器實際偵測到的狀況上色，這是另一個問題，答案往往也
 不一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">下列相機操作與圖片說明 Classic 小工具。兩者都是放在數位看板內容上的小工具，而且各自可以設定自己的視角——所以牆上的螢幕看這層
 樓的方式，可以和應用程式不同。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約狀態 - 地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">還能更進一步，完全拿掉透視，把樓層
 攤平成俯視，並轉成面板實際安裝的方向：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId59xe2grpxmd3vgmqifnat">
+      <w:hyperlink w:history="1" r:id="rId5vtmqbqgp64z_9vrgnpp-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgn0d9symw2-ic1-n2c-kc">
+      <w:hyperlink w:history="1" r:id="rIdcceujoibh4a6uta-hxqbu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">數位看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-zh-hant" descr="數位看板上的「預約狀態 - 地圖」。" title="數位看板上的「預約狀態 - 地圖」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -449,131 +449,131 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">作為路線指引看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂裡的大型觸控螢幕是地圖最嚴苛的觀眾：陌生人、趕時間、不會捲動。它顯示樓層、接受一個
 目的地，並用 QR 把路線交到手機上，讓人可以帶著走。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面同時依賴這個模組裡的每一樣東西——繪圖、指派、路線網絡，以及每層樓的授權。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkcevk0z8mqe5ewond38hj">
+      <w:hyperlink w:history="1" r:id="rId2pbyzclvdnpojyts0c_dd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Neat Board 設定為路線指引看板</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到正在報到的訪客</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在大堂螢幕上自己報到的客人，會當場拿到他的目的地：房間名稱、它的樓層與建築物，
 以及畫出那一層並標示該房間的平面圖。螢幕若在平面圖上有自己的位置，還會有一張小
 地圖標出客人此刻站在哪裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是唯一一個沒有人主動點進去的地圖 — 它不請自來，因為有人抵達了。見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddzh9qcpmbt90bk7vmnkyd">
+      <w:hyperlink w:history="1" r:id="rId5-r4e2nn9h5qyf2s-spvj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指引訪客前往到訪的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">到訪客的手機上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃描路線指引的 QR——來自看板，或來自印出來的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddpbkctfo2gvgw_vgheoke">
+      <w:hyperlink w:history="1" r:id="rIdldkoajdiqjd3ctl6g2zj1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">位置存取金鑰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——會在訪客自己的手機上
 開啟那層樓。他搜尋房間、在地圖上看到位置，然後一步一步走過去，到電梯時樓層自動切換。
 不需要帳戶，也不需要應用程式。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6cmveipjjrqfwyedk1ifd">
+      <w:hyperlink w:history="1" r:id="rIdreficxp7rtch6hfwqx5te">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在管理主控台裡，安靜地</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有三個唯讀畫面重複使用同樣的樓層，這也是設施團隊最後會在意一張員工很少打開的地圖的原因：</w:t>
@@ -671,51 +671,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被允許</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">如果某層樓沒有出現:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先確認它有沒有地圖，再確認它的資源有沒有被指派——這兩件事幾乎解釋了所有情況。請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqxtz4xhygyr-gruzbltf0">
+      <w:hyperlink w:history="1" r:id="rIdhjq0fgm6f151r368yrx1i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間或座位沒有出現在地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1140,51 +1140,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj3gzyixdfwfkspnzfccpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdfngezbshvqohjjxm-pcd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-your-map/" TargetMode="External"/><Relationship Id="rIdivgjpeeapvrzlritixkkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId59xe2grpxmd3vgmqifnat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdgn0d9symw2-ic1-n2c-kc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/" TargetMode="External"/><Relationship Id="rIdkcevk0z8mqe5ewond38hj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIddzh9qcpmbt90bk7vmnkyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIddpbkctfo2gvgw_vgheoke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId6cmveipjjrqfwyedk1ifd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdqxtz4xhygyr-gruzbltf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa01bbdea81a42db1bc12ba77a6b81d4f57284a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a188d84bb1b63ad4c88ad190a4c28f345c006490.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fad3dee2b44422579c7fcfc765fd97002903937b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlycoo79u5z8bhqs8usy7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rId8n-xqauuzu2l6elhnx-fm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-your-map/" TargetMode="External"/><Relationship Id="rIdscfe6-9pgysn3upy90gxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId5vtmqbqgp64z_9vrgnpp-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdcceujoibh4a6uta-hxqbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/" TargetMode="External"/><Relationship Id="rId2pbyzclvdnpojyts0c_dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rId5-r4e2nn9h5qyf2s-spvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdldkoajdiqjd3ctl6g2zj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdreficxp7rtch6hfwqx5te" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdhjq0fgm6f151r368yrx1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa01bbdea81a42db1bc12ba77a6b81d4f57284a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a188d84bb1b63ad4c88ad190a4c28f345c006490.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fad3dee2b44422579c7fcfc765fd97002903937b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>你畫的地圖會出現在哪裡</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>