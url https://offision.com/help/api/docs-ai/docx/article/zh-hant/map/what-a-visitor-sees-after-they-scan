--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,143 +26,159 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">掃描指路二維碼後開啟的畫面：先是搜尋欄，接著是地圖上框起來的房間與一個按鈕，然後一步一步帶著走，到電梯時樓層自動切換。不需帳戶、不需應用程式，連結過一段時間就失效。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 掃描指路二維碼後開啟的畫面：先是搜尋欄，接著是地圖上框起來的房間與一個按鈕，然後一步一步帶著走，到電梯時樓層自動切換。不需帳戶、不需應用程式，連結過一段時間就失效。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp7jcopmdxpmtoclgqjhxw">
+      <w:hyperlink w:history="1" r:id="rIdxg1d8a-hnlmbid7ode3ex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/what-a-visitor-sees-after-they-scan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">本節其他文章談的是怎麼「畫」路線。這一頁談的是拿著手機的人實際會拿到什麼，在你印出
 貼紙或掛上看板之前值得先知道：它決定了「確認成功」長什麼樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖佔滿整個畫面，其餘一切都浮在上面——頂端是建築物名稱與兩個圓形按鈕，左側是樓層
 軌道，底部拇指搆得到的地方是一個操作區。會變的就是這個操作區。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">訪客頁面可顯示所選樓層的 Classic 或 Map 2.0。代碼的起點資訊和資源指派需配合該地圖。訪客只跟隨路線，不會編輯 Classic 路線模式或發布 Map 2.0 草稿。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種二維碼，兩種起始畫面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者都由 Offision 產生，行為刻意不同。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">固定張貼的二維碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——印出來的
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvljjonxhfz41d98wws1r2">
+      <w:hyperlink w:history="1" r:id="rIdzzewoaxqpffrorwzpfjze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">位置存取金鑰</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，或看板上的指路二維碼——不帶
 目的地。手機開啟時，地圖停在該二維碼所屬的位置，操作區只有一個搜尋欄：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">想前往哪裡？</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -568,51 +584,51 @@
         </w:rPr>
         <w:t xml:space="preserve">不給時間或距離估計。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">只涵蓋二維碼所及的樓層</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，也就是已繪製平面圖並具備指路授權的樓層，搜尋也不會給出
 其他樓層。沒有路線網絡的樓層完全不會給指引，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoatao3-sjif-gqb6-a_za">
+      <w:hyperlink w:history="1" r:id="rIdya6ewav5fdr9uhjhp44ra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">樓層上無法使用指路功能</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1129,51 +1145,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp7jcopmdxpmtoclgqjhxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdvljjonxhfz41d98wws1r2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdoatao3-sjif-gqb6-a_za" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxg1d8a-hnlmbid7ode3ex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdzzewoaxqpffrorwzpfjze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdya6ewav5fdr9uhjhp44ra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>掃描之後訪客看到什麼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>