--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9hcbji1vsismv-fr_jylb">
+      <w:hyperlink w:history="1" r:id="rIddovf2nsytiyqta6ffo6fw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/wayfinding-does-not-run-on-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先問一個問題:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這層樓有顯示地圖嗎？如果沒有，這就不是路線指引的問題——請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdehox7eybs5eojji36jtg0">
+      <w:hyperlink w:history="1" r:id="rIdukp1x6tnmhid-dfxyowrc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為一層樓建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。以下全部假設這是一層
 已經畫好、卻不給方向的樓層。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — 這層樓沒有路線指引授權</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
@@ -341,51 +341,51 @@
         </w:rPr>
         <w:t xml:space="preserve">路線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的人所畫的樓層，根本沒有任何網絡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟樓層、切到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，看一看。空的就是空的。最快的修法是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlkpx4_wd-ay6p5wdhxn0b">
+      <w:hyperlink w:history="1" r:id="rIdj0_fenuizz5uqac98ohpw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自動產生步行路徑</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，然後再用手修正。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一個和授權加起來，幾乎能解釋所有的回報，而且很好分辨：授權標籤在樓層清單上，空的
 網絡在路線模式裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -486,51 +486,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 模式中檢查那個房間：顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">尚未連結到地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的那一列就是答案。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdna46hepyikufsjerd_usa">
+      <w:hyperlink w:history="1" r:id="rIdh8dmbilmr6n8hirzu9u8p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間或座位沒有出現在地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一件事也解釋了你在產生時看起來不對的那個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">數字</w:t>
       </w:r>
@@ -617,51 +617,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">也請確認牽涉到的每一層樓都有授權。中間有一層沒有授權，就會弄壞每一條原本要經過它的路線。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最常見的版本是：每層樓各有一個叫</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓梯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的獨立設施，而不是一個設施在每層樓各有一個位置
 ——這樣什麼都連不起來。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtz9avvrqayg_gjsyhyso">
+      <w:hyperlink w:history="1" r:id="rIdoyiycao2gkchkf2_h6kuy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電梯與樓梯連接樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route-zh-hant" descr="一個有兩個位置的設施把樓層接起來。各有一個位置的兩個設施什麼都接不上。" title="一個有兩個位置的設施把樓層接起來。各有一個位置的兩個設施什麼都接不上。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1186,51 +1186,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9hcbji1vsismv-fr_jylb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdehox7eybs5eojji36jtg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdlkpx4_wd-ay6p5wdhxn0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdna46hepyikufsjerd_usa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdqtz9avvrqayg_gjsyhyso" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bc89dd7a3e2bb387a10ecf8f3f4c592fa4b5293.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/372c49626a3e6bba2a99ef4e4d19fce9af4c986f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fecaee221cee361c9a3ffa0f5b00bef563f1668.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b4e9519d33edc4627cc6f79430cbc10dea2b46b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddovf2nsytiyqta6ffo6fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdukp1x6tnmhid-dfxyowrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdj0_fenuizz5uqac98ohpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdh8dmbilmr6n8hirzu9u8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdoyiycao2gkchkf2_h6kuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bc89dd7a3e2bb387a10ecf8f3f4c592fa4b5293.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/372c49626a3e6bba2a99ef4e4d19fce9af4c986f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fecaee221cee361c9a3ffa0f5b00bef563f1668.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b4e9519d33edc4627cc6f79430cbc10dea2b46b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>某層樓的路線指引沒有給出方向</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>