--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,105 +26,113 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">某層樓的路線指引沒有給出方向</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">地圖畫好了、房間也在，但要求方向卻什麼都沒有。四個原因，從只要看對標籤、主控台就會告訴你的那一個開始。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 地圖畫好了、房間也在，但要求方向卻什麼都沒有。四個原因，從只要看對標籤、主控台就會告訴你的那一個開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddovf2nsytiyqta6ffo6fw">
+      <w:hyperlink w:history="1" r:id="rIds1b6z-qv_kmringb49h1f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/wayfinding-does-not-run-on-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">先問一個問題:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這層樓有顯示地圖嗎？如果沒有，這就不是路線指引的問題——請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdukp1x6tnmhid-dfxyowrc">
+      <w:hyperlink w:history="1" r:id="rIdfizwlcykqwo0-fdcddke5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為一層樓建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。以下全部假設這是一層
 已經畫好、卻不給方向的樓層。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — 這層樓沒有路線指引授權</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
@@ -162,51 +170,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「您在此繪製的
 路線仍會儲存。在為此樓層分配授權前，路線指引將無法在此樓層運作。」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">被讀錯的正是這句話：你畫的網絡是安全的，被限制的只有它的運作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="4095750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-wayfinding-licence-dialog-zh-hant" descr="租戶持有的席次，以及這層樓是否佔了一席。" title="租戶持有的席次，以及這層樓是否佔了一席。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -341,51 +349,51 @@
         </w:rPr>
         <w:t xml:space="preserve">路線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的人所畫的樓層，根本沒有任何網絡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟樓層、切到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，看一看。空的就是空的。最快的修法是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj0_fenuizz5uqac98ohpw">
+      <w:hyperlink w:history="1" r:id="rIddm_85ustl_3lsy3ngz3g5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自動產生步行路徑</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，然後再用手修正。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一個和授權加起來，幾乎能解釋所有的回報，而且很好分辨：授權標籤在樓層清單上，空的
 網絡在路線模式裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -486,51 +494,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 模式中檢查那個房間：顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">尚未連結到地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的那一列就是答案。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh8dmbilmr6n8hirzu9u8p">
+      <w:hyperlink w:history="1" r:id="rIduxq7vk4exubkeavlfbqfv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間或座位沒有出現在地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一件事也解釋了你在產生時看起來不對的那個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">數字</w:t>
       </w:r>
@@ -617,51 +625,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">也請確認牽涉到的每一層樓都有授權。中間有一層沒有授權，就會弄壞每一條原本要經過它的路線。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最常見的版本是：每層樓各有一個叫</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓梯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的獨立設施，而不是一個設施在每層樓各有一個位置
 ——這樣什麼都連不起來。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoyiycao2gkchkf2_h6kuy">
+      <w:hyperlink w:history="1" r:id="rIdqrlbhpi2wwpbksfmelhem">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電梯與樓梯連接樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route-zh-hant" descr="一個有兩個位置的設施把樓層接起來。各有一個位置的兩個設施什麼都接不上。" title="一個有兩個位置的設施把樓層接起來。各有一個位置的兩個設施什麼都接不上。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1186,51 +1194,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddovf2nsytiyqta6ffo6fw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdukp1x6tnmhid-dfxyowrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdj0_fenuizz5uqac98ohpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdh8dmbilmr6n8hirzu9u8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdoyiycao2gkchkf2_h6kuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bc89dd7a3e2bb387a10ecf8f3f4c592fa4b5293.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/372c49626a3e6bba2a99ef4e4d19fce9af4c986f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fecaee221cee361c9a3ffa0f5b00bef563f1668.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b4e9519d33edc4627cc6f79430cbc10dea2b46b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds1b6z-qv_kmringb49h1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdfizwlcykqwo0-fdcddke5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIddm_85ustl_3lsy3ngz3g5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIduxq7vk4exubkeavlfbqfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdqrlbhpi2wwpbksfmelhem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b3d120cbf3c77f74769ff4eaa6303b02627c5cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78bd574c986eed8bf520dae9723a55700f201d54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cb61e4a62c55bc1482e7c56f3e019833693d8c8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07ad1a9334607ef3d7d74bb3f9d9a3727943d585.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>某層樓的路線指引沒有給出方向</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>