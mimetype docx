--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,869 +26,1011 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">平面圖本來就是平的畫出來的，會變的是怎麼顯示。數位看板螢幕在哪裡選 3D 或 2D 俯視、 怎麼把攤平的地圖轉成面板實際安裝的方向，以及哪些顯示位置根本沒有這個選擇。</w:t>
+        <w:t xml:space="preserve">平面圖本來就是平的畫出來的，會變的是怎麼顯示。把一層樓設成從正上方讀，所有地圖都跟著走；再把它轉成螢幕實際掛的方向，或者只覆寫某一個數位看板螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolihtemeix3ribtdzm9uc">
+      <w:hyperlink w:history="1" r:id="rId4kuwtscnyhte8h2ra5_bl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/show-the-floor-plan-flat/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有另一種「平面版」的地圖要做。一層樓只會被平平地畫一次，會變的是各個顯示位置怎麼
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">呈現</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">它：帶透視，還是直接從正上方看下去。做這個選擇的地方，是數位看板螢幕。</w:t>
+        <w:t xml:space="preserve"> 它：帶透視，還是直接從正上方看下去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="widget-booking-status-map-zh-hant" descr="同一個小工具的 3D 樣子——預設值，也就是平面檢視要取代的東西。" title="同一個小工具的 3D 樣子——預設值，也就是平面檢視要取代的東西。"/>
+            <wp:docPr id="1" name="widget-booking-status-map-zh-hant" descr="沒有人另外交代的話，地圖就用透視畫。" title="沒有人另外交代的話，地圖就用透視畫。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3219450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">同一個小工具的 3D 樣子——預設值，也就是平面檢視要取代的東西。</w:t>
+        <w:t xml:space="preserve">沒有人另外交代的話，地圖就用透視畫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你本來就是平的畫</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖編輯器是一個平面繪圖工具：矩形、橢圓和傢俱，都是從上往下看的形狀。3D 地圖是給
-這些形狀一個</w:t>
+這些形狀一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">高度</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">之後的結果——見
+        <w:t xml:space="preserve"> 之後的結果 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeoblxqi8iay38mxn49jzf">
+      <w:hyperlink w:history="1" r:id="rIdogphtoj8uzr0qfqixi6mp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Offision 的地圖由什麼組成</w:t>
+          <w:t xml:space="preserve">Offision 地圖是由什麼組成的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">。如果這層樓還沒有
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId4ti5ixtldsiu2odr3r7m3">
+        <w:t xml:space="preserve">。
+如果還沒有畫任何樓層，那才是第一件要做的事：
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdw2sc_szxkc2tmmfa70cvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為一層樓建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">所以「做一張 2D 平面圖」從來不是繪圖上的決定。底下要改的不是平面圖，而是某一面螢幕
-拿它來做什麼。</w:t>
+        <w:t xml:space="preserve">所以「做一張 2D 平面圖」從來不是繪圖上的決定。下面的內容不會改到平面圖，
+只會改變平面圖被怎麼讀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">把某面螢幕的地圖攤平</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 小工具裡。</w:t>
+        <w:t xml:space="preserve">把整層樓設成攤平</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">前往</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">數位看板</w:t>
+        <w:t xml:space="preserve">到 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">內容</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">，開啟那份設計。</w:t>
+        <w:t xml:space="preserve">平面圖</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，挑一層樓，打開編輯器。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">點擊預覽裡的地圖，它的設定會在旁邊的側欄打開。</w:t>
+        <w:t xml:space="preserve">切到第四個模式 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">視角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。分頁上的徽章會說明這層樓目前是哪一種。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">打開</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">。第一張卡片是 </w:t>
+        <w:t xml:space="preserve">面板從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">檢視模式</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，裡面是同一張平面圖的兩張圖：
-</w:t>
+        <w:t xml:space="preserve"> 開始：同一張平面圖的兩張圖，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D 俯視</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D 俯視</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。預覽會把地圖重新攤平。</w:t>
+        <w:t xml:space="preserve">，預覽就把地圖攤平重畫。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">儲存。</w:t>
+        <w:t xml:space="preserve">按標題列的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">儲存</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4114800" cy="4419600"/>
+            <wp:extent cx="5715000" cy="2800350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-map-view-mode-zh-hant" descr="地圖視角最上面的檢視模式：3D，或 2D 俯視。" title="地圖視角最上面的檢視模式：3D，或 2D 俯視。"/>
+            <wp:docPr id="1" name="map-view-mode-card-zh-hant" descr="視角面板最上方的檢視模式：3D，或是 2D 俯視。" title="視角面板最上方的檢視模式：3D，或是 2D 俯視。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4114800" cy="4419600"/>
+                      <a:ext cx="5715000" cy="2800350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">地圖視角最上面的檢視模式：3D，或 2D 俯視。</w:t>
+        <w:t xml:space="preserve">視角面板最上方的檢視模式：3D，或是 2D 俯視。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (電子標牌)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">沒有存過答案的設計會以 3D 播放，也就是這個選擇出現之前每面螢幕的樣子。切換不花任何
-代價，也不會丟掉東西——你在 3D 取好的景還在，換回去就還是它。</w:t>
+        <w:t xml:space="preserve">答案是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">和平面圖一起</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 存起來的，所以每一個畫出這層樓的地方都會跟著：手機或瀏覽器上的
+App、大堂看板、尋路螢幕、數位看板小工具。沒有存過答案的樓層就用透視畫 ——
+在這個選項出現以前，每一個顯示位置本來就是這樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">切換不花任何代價，也不會丟掉東西 —— 你存好的 3D 構圖還在那裡，切回去就有。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">轉成牆上的方向</w:t>
+        <w:t xml:space="preserve">轉成牆面的方向</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">平面地圖沒有鏡頭可以繞，所以 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 給的不是角度而是轉向：</w:t>
+        <w:t xml:space="preserve">攤平的地圖沒有鏡頭可以繞，所以 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">視角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 提供的是旋轉而不是高度：
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">向左轉</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">與
-</w:t>
+        <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">向右轉</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">每次轉四分之一圈，</w:t>
+        <w:t xml:space="preserve"> 一次四分之一圈，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重新置中</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">把整張平面圖重新收進畫面。卡片上的提示直接
-說了它們的用途——</w:t>
+        <w:t xml:space="preserve"> 把整張平面圖重新放進畫面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這才是攤平地圖真正的用處。入口畫在下方的平面圖，掛在對面牆上的螢幕看起來是顛倒的；
+轉四分之一圈，門就回到站在它前面的人所預期的位置。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重設為預設會一起取消兩件事:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+面板底部的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重設為預設</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會清掉攤平的檢視 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">「轉動地圖以配合面板的安裝方向。」</w:t>
+        <w:t xml:space="preserve">以及</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 它的旋轉，把樓層還原成透視。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">只覆寫某一個螢幕</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">這才是平面地圖真正派上用場的地方。一張把入口畫在下方的平面圖，掛在對面牆上的螢幕上
-[...19 lines deleted...]
-        <w:t xml:space="preserve">接著把它釘在那裡，不會被人碰歪。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預約狀況 - 地圖</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 小工具在數位看板設計裡帶著同一張 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">檢視模式</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 卡片，
+它說的話只對那一個螢幕生效。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">到 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">數位看板</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">內容</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，打開設計。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在預覽裡點一下地圖，設定會在旁邊的軌道打開。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">打開 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">地圖檢視</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，選 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 或 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2D 俯視</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">儲存。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2943225"/>
+            <wp:extent cx="4114800" cy="4419600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-map-2d-zh-hant" descr="同一層樓在即時預覽裡攤平的樣子，向左轉與向右轉取代了 3D 的取景預設。" title="同一層樓在即時預覽裡攤平的樣子，向左轉與向右轉取代了 3D 的取景預設。"/>
+            <wp:docPr id="1" name="signage-map-view-mode-zh-hant" descr="數位看板設計裡的同一張卡片 —— 在這裡的答案只涵蓋這個螢幕。" title="數位看板設計裡的同一張卡片 —— 在這裡的答案只涵蓋這個螢幕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="4114800" cy="4419600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">數位看板設計裡的同一張卡片 —— 在這裡的答案只涵蓋這個螢幕。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">管理員從沒碰過這張卡片的小工具沒有意見，於是聽樓層的。這個差別很重要：
+正因為如此，把樓層設成攤平才能觸及那些在這個設定出現以前就做好的螢幕，
+而刻意設成 3D 的螢幕，也能在有人把下面的樓層攤平時保住自己的透視。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">旋轉是整個小工具一個答案，不是每層樓一個，因為要修正的是面板怎麼掛上去 ——
+那是螢幕的性質，不是建築的性質。卡片下方的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">鎖定地圖檢視</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會把它固定住，
+讓別人動不了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2943225"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="signage-map-2d-zh-hant" descr="即時預覽中被攤平的樓層，旋轉的左右鍵取代了傾斜角的預設。" title="即時預覽中被攤平的樓層，旋轉的左右鍵取代了傾斜角的預設。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2943225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">同一層樓在即時預覽裡攤平的樣子，向左轉與向右轉取代了 3D 的取景預設。</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">轉向，並讓小工具回到 3D。</w:t>
+        <w:t xml:space="preserve">即時預覽中被攤平的樓層，旋轉的左右鍵取代了傾斜角的預設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">仍然畫成 3D 的地方</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">這個選擇是逐個小工具的，而且只有一個小工具有。其餘每個地方都用透視畫這層樓：</w:t>
+        <w:t xml:space="preserve">這個設定不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">應用程式</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">平面圖本身。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 形狀、高度、哪一間是哪一間，全都屬於地圖編輯器，兩種檢視都一樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">地圖編輯器的 3D 預覽</w:t>
-[...5 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId8u_icpoynzcypukrlv6c1">
+        <w:t xml:space="preserve">顏色。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 空閒、使用中、短暫可用等等，兩種檢視都來自小工具的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">資源狀態</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 群組 ——
+見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsrrmqv8tizyccpe5x_au1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約狀況 - 地圖小工具</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D 的開啟角度。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 傾斜角、旋轉與存下的鏡頭是另一個答案，留給樓層回到透視時用 ——
+見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdajg09h2dnfbtysbcoqlo-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定預設的 3D 視角</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">佔用感測器資料 - 地圖</w:t>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> 顯示裝置的繪圖引擎畫不了樓層時，螢幕會顯示</w:t>
+        <w:t xml:space="preserve">地圖到底畫不畫得出來。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 繪圖引擎畫不動樓層的螢幕會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無法顯示地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
-而換成 2D 救不了它——見
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdmyobten8jsze2gdspjcar">
+改成 2D 也救不了 —— 見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0an6fc2jpffesk508vd3h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">螢幕顯示「無法顯示地圖」</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1080,50 +1222,56 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Microsoft JhengHei" w:hAnsi="Calibri"/>
         <w:color w:val="1D1D1F"/>
@@ -1319,51 +1467,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdolihtemeix3ribtdzm9uc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdeoblxqi8iay38mxn49jzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId4ti5ixtldsiu2odr3r7m3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdtdl22jtici9wpqd5l5xvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId8u_icpoynzcypukrlv6c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdvwdunvn0-aokrkrclrme4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdmyobten8jsze2gdspjcar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05bfb8107e0236f60bd7ea144717bee2a0eab9c1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cfa6f92d1ead97c83acafdd66bdfb5c117a6d7d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4kuwtscnyhte8h2ra5_bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdogphtoj8uzr0qfqixi6mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdw2sc_szxkc2tmmfa70cvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdsrrmqv8tizyccpe5x_au1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdajg09h2dnfbtysbcoqlo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId0an6fc2jpffesk508vd3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f6046865a9f244dfee70ad5689e44cf1002c1cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05bfb8107e0236f60bd7ea144717bee2a0eab9c1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cfa6f92d1ead97c83acafdd66bdfb5c117a6d7d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把平面圖攤平成 2D</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>