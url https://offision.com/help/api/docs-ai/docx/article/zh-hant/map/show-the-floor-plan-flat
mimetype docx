--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">平面圖本來就是平的畫出來的，會變的是怎麼顯示。把一層樓設成從正上方讀，所有地圖都跟著走；再把它轉成螢幕實際掛的方向，或者只覆寫某一個數位看板螢幕。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 平面圖本來就是平的畫出來的，會變的是怎麼顯示。把一層樓設成從正上方讀，所有地圖都跟著走；再把它轉成螢幕實際掛的方向，或者只覆寫某一個數位看板螢幕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4kuwtscnyhte8h2ra5_bl">
+      <w:hyperlink w:history="1" r:id="rIdzdehgleubyf5zch51ferv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/show-the-floor-plan-flat/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有另一種「平面版」的地圖要做。一層樓只會被平平地畫一次，會變的是各個顯示位置怎麼
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">呈現</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它：帶透視，還是直接從正上方看下去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -172,64 +180,64 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你本來就是平的畫</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖編輯器是一個平面繪圖工具：矩形、橢圓和傢俱，都是從上往下看的形狀。3D 地圖是給
 這些形狀一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">高度</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 之後的結果 —— 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogphtoj8uzr0qfqixi6mp">
+      <w:hyperlink w:history="1" r:id="rIdydpswkk_7cwwtno0hotxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 地圖是由什麼組成的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 如果還沒有畫任何樓層，那才是第一件要做的事：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2sc_szxkc2tmmfa70cvs">
+      <w:hyperlink w:history="1" r:id="rId86paxelopuifouki0mu1l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為一層樓建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以「做一張 2D 平面圖」從來不是繪圖上的決定。下面的內容不會改到平面圖，
 只會改變平面圖被怎麼讀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -367,115 +375,115 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">按標題列的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2800350"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-view-mode-card-zh-hant" descr="視角面板最上方的檢視模式：3D，或是 2D 俯視。" title="視角面板最上方的檢視模式：3D，或是 2D 俯視。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2800350"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">視角面板最上方的檢視模式：3D，或是 2D 俯視。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">答案是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">和平面圖一起</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 存起來的，所以每一個畫出這層樓的地方都會跟著：手機或瀏覽器上的
 App、大堂看板、尋路螢幕、數位看板小工具。沒有存過答案的樓層就用透視畫 ——
 在這個選項出現以前，每一個顯示位置本來就是這樣。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -912,125 +920,125 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顏色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 空閒、使用中、短暫可用等等，兩種檢視都來自小工具的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源狀態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 群組 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsrrmqv8tizyccpe5x_au1">
+      <w:hyperlink w:history="1" r:id="rIdw0r4goib0flgjognd3wp9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約狀況 - 地圖小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D 的開啟角度。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 傾斜角、旋轉與存下的鏡頭是另一個答案，留給樓層回到透視時用 ——
 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajg09h2dnfbtysbcoqlo-">
+      <w:hyperlink w:history="1" r:id="rIdph9yz5yi_4g4wkz3fsvzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定預設的 3D 視角</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地圖到底畫不畫得出來。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 繪圖引擎畫不動樓層的螢幕會顯示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">無法顯示地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，
 改成 2D 也救不了 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0an6fc2jpffesk508vd3h">
+      <w:hyperlink w:history="1" r:id="rId3fqdilfune4_z-jw25otc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">螢幕顯示「無法顯示地圖」</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1467,51 +1475,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4kuwtscnyhte8h2ra5_bl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdogphtoj8uzr0qfqixi6mp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdw2sc_szxkc2tmmfa70cvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdsrrmqv8tizyccpe5x_au1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdajg09h2dnfbtysbcoqlo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId0an6fc2jpffesk508vd3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b71967207dca5fc5fc5075cfe207be5dfea8cce.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f6046865a9f244dfee70ad5689e44cf1002c1cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05bfb8107e0236f60bd7ea144717bee2a0eab9c1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cfa6f92d1ead97c83acafdd66bdfb5c117a6d7d.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzdehgleubyf5zch51ferv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdydpswkk_7cwwtno0hotxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId86paxelopuifouki0mu1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdw0r4goib0flgjognd3wp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdph9yz5yi_4g4wkz3fsvzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId3fqdilfune4_z-jw25otc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fad3dee2b44422579c7fcfc765fd97002903937b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/228972d5e9dd374f1bd2e88eae7f2e9ef89126b1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86b3151961e22eb0f0d110f2d897562ea7ba5fea.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/691bc9811f078a133aa91f9597afba4e7e174a82.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把平面圖攤平成 2D</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>