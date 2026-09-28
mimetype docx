--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzu0kanhnxdbdengrsypmi">
+      <w:hyperlink w:history="1" r:id="rIdzsh81wk4-vnvcbasuimzd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/put-facilities-on-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你要標記的樓層必須已經有地圖——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwsi3ryt3kogqbhyx0hefp">
+      <w:hyperlink w:history="1" r:id="rIdrogahzzb_klhhe_vl8uan">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為一層樓建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 設施可以更早建立，但在樓層畫好之前它們沒有地方可放。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設施是人們需要、而沒有人會預約的地方：出去的門、廁所、電梯。它們比看起來重要，因為
 迷路的人在地圖上找的正是它們，而路線要跨樓層時用的也是它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -693,64 +693,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設施是一個標記。它沒有行事曆、沒有容納人數、也沒有權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線指引能否運作。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 標記一部電梯並不會建立路線網絡——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0kuttgrniypxvk2n1x1dg">
+      <w:hyperlink w:history="1" r:id="rIdmz4yybwdiyqh3we2y8cni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">路線指引如何找到一條路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。它只是告訴既有
 的網絡樓層在哪裡相接，而要正確地接起來還有它自己的規則：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4-mlopo1t_ttuq2as7yyt">
+      <w:hyperlink w:history="1" r:id="rIdlynijetdavhcgvbntguym">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電梯與樓梯連接樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1195,51 +1195,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzu0kanhnxdbdengrsypmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdwsi3ryt3kogqbhyx0hefp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId0kuttgrniypxvk2n1x1dg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId4-mlopo1t_ttuq2as7yyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65b8c0de3048a9d3d01621416a0d987f6d2914f5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98577e9f50cd8cf20f5291219aba3fae596fed1b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e158faeba0a1e4127bfc7380f6bfeaa10167fa96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f1404ce81f78e8f8d28dc0797411f6f050f1574.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzsh81wk4-vnvcbasuimzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdrogahzzb_klhhe_vl8uan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdmz4yybwdiyqh3we2y8cni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdlynijetdavhcgvbntguym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65b8c0de3048a9d3d01621416a0d987f6d2914f5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98577e9f50cd8cf20f5291219aba3fae596fed1b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e158faeba0a1e4127bfc7380f6bfeaa10167fa96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f1404ce81f78e8f8d28dc0797411f6f050f1574.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把設施放到地圖上</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>