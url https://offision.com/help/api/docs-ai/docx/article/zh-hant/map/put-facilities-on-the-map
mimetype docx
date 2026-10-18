--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,104 +26,112 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把設施放到地圖上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">出口、廁所、電梯、扶手電梯與樓梯——沒有人會預約、但每個人都會找的東西。建立一次，然後在有它的每一層樓標出位置。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 出口、廁所、電梯、扶手電梯與樓梯——沒有人會預約、但每個人都會找的東西。建立一次，然後在有它的每一層樓標出位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzsh81wk4-vnvcbasuimzd">
+      <w:hyperlink w:history="1" r:id="rIdlyh5dfvobtspw-13rzktv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/put-facilities-on-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你要標記的樓層必須已經有地圖——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrogahzzb_klhhe_vl8uan">
+      <w:hyperlink w:history="1" r:id="rId-qatgbx7kn3l_mt62s-dg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為一層樓建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 設施可以更早建立，但在樓層畫好之前它們沒有地方可放。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設施是人們需要、而沒有人會預約的地方：出去的門、廁所、電梯。它們比看起來重要，因為
 迷路的人在地圖上找的正是它們，而路線要跨樓層時用的也是它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -693,64 +701,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 設施是一個標記。它沒有行事曆、沒有容納人數、也沒有權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線指引能否運作。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 標記一部電梯並不會建立路線網絡——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmz4yybwdiyqh3we2y8cni">
+      <w:hyperlink w:history="1" r:id="rId2b0gf20lg8sjv740gtlpj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">路線指引如何找到一條路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。它只是告訴既有
 的網絡樓層在哪裡相接，而要正確地接起來還有它自己的規則：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlynijetdavhcgvbntguym">
+      <w:hyperlink w:history="1" r:id="rId0zyijaxws4y1foaefrj8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電梯與樓梯連接樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1195,51 +1203,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzsh81wk4-vnvcbasuimzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdrogahzzb_klhhe_vl8uan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdmz4yybwdiyqh3we2y8cni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdlynijetdavhcgvbntguym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65b8c0de3048a9d3d01621416a0d987f6d2914f5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98577e9f50cd8cf20f5291219aba3fae596fed1b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e158faeba0a1e4127bfc7380f6bfeaa10167fa96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f1404ce81f78e8f8d28dc0797411f6f050f1574.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlyh5dfvobtspw-13rzktv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rId-qatgbx7kn3l_mt62s-dg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId2b0gf20lg8sjv740gtlpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId0zyijaxws4y1foaefrj8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2660d7fe2750d6bb1eedff8e8fb03f11e8d149d6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34b02c1ac8cb630f5f62697acae0cb047682259e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/890d0dff7bae717ec8ea40466790fc569a2e0acd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3457ffc45dbe9e1bbc431ce16d4ca660724f2c96.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把設施放到地圖上</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>