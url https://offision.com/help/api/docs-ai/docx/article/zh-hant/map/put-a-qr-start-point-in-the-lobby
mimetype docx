--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,89 +42,89 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">一張綁定到某層樓某一點的列印貼紙。有人掃描它，地圖就知道他站在哪裡，路線也就能從那裡開始。大約五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9plbd7iz8uyfmkjs7m6jb">
+      <w:hyperlink w:history="1" r:id="rIdo5t3szfjpmsaagbbnhy2v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/put-a-qr-start-point-in-the-lobby/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 樓層需要有地圖與路線網絡，否則掃描之後只會知道人在哪裡，卻沒有地方可以帶他去——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7qvt4czzzfj83u5wltbn">
+      <w:hyperlink w:history="1" r:id="rIdbjbudvvyhnyygzxfsuwjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">路線指引如何找到一條路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。你也需要一個能貼
 列印貼紙的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">方向需要兩端。房間是簡單的那一端，這是另一端：建築物中一個固定的點，只要把相機對著它，
 手機就能被告知這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -476,53 +476,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認成果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用一支</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">登入的手機掃描它，這才是重要的情境：掃描大堂 QR 的人多半是訪客。地圖應該
-[...1 lines deleted...]
-而不是從樓層的正中央。</w:t>
+        <w:t xml:space="preserve">登入的手機掃描它，這才是重要的情境：掃描大堂 QR 的人多半是訪客。那層樓
+會開啟並在你釘的位置顯示「你在這裡」，而眼前只有一個搜尋欄。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">挑一個房間：地圖會飛到該房間所在的樓層，卡片寫出名稱並給一個按鈕——</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">帶我前往</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。按下
+之後，第一步應該寫著</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">從這裡出發</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">且就在貼紙的位置，而不是落在樓層正中央。完整流程見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdr8ar1slcxtij6pe2nda-a">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不控制的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰能看到什麼。</w:t>
@@ -1006,51 +1046,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9plbd7iz8uyfmkjs7m6jb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdb7qvt4czzzfj83u5wltbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f09152830c35e88fcb14aa01a2e5b58ef05fe2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/068452a1fcde4dbd18b909e7efe982d4b5f98782.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/038d2e0dc0325e0a0e8f6d004a9c9a3fa4e09b7e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo5t3szfjpmsaagbbnhy2v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdbjbudvvyhnyygzxfsuwjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdr8ar1slcxtij6pe2nda-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f09152830c35e88fcb14aa01a2e5b58ef05fe2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/068452a1fcde4dbd18b909e7efe982d4b5f98782.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/038d2e0dc0325e0a0e8f6d004a9c9a3fa4e09b7e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在大堂放一個 QR 起點</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>