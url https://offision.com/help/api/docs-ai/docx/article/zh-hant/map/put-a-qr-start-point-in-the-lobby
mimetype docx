--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,124 +26,140 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在大堂放一個 QR 起點</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一張綁定到某層樓某一點的列印貼紙。有人掃描它，地圖就知道他站在哪裡，路線也就能從那裡開始。大約五分鐘。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 一張綁定到某層樓某一點的列印貼紙。有人掃描它，地圖就知道他站在哪裡，路線也就能從那裡開始。大約五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo5t3szfjpmsaagbbnhy2v">
+      <w:hyperlink w:history="1" r:id="rId448tzpbxuysc8hwst9pt8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/put-a-qr-start-point-in-the-lobby/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 樓層需要有地圖與路線網絡，否則掃描之後只會知道人在哪裡，卻沒有地方可以帶他去——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbjbudvvyhnyygzxfsuwjt">
+      <w:hyperlink w:history="1" r:id="rIdyvt-mcdgarxdr7zhtio5y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">路線指引如何找到一條路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。你也需要一個能貼
 列印貼紙的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">方向需要兩端。房間是簡單的那一端，這是另一端：建築物中一個固定的點，只要把相機對著它，
 手機就能被告知這件事。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">掃描頁面可依樓層啟用的類型顯示 Classic 或 Map 2.0。變更類型後檢查起點。Classic 使用畫出的路線網絡，Map 2.0 使用場景可通行空間和開口。張貼前，在目的樓層測試實際列印的代碼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 建立金鑰</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟地圖底下的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置存取金鑰</w:t>
       </w:r>
       <w:r>
@@ -509,51 +525,51 @@
       <w:r>
         <w:t xml:space="preserve">挑一個房間：地圖會飛到該房間所在的樓層，卡片寫出名稱並給一個按鈕——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">帶我前往</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。按下
 之後，第一步應該寫著</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從這裡出發</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">且就在貼紙的位置，而不是落在樓層正中央。完整流程見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr8ar1slcxtij6pe2nda-a">
+      <w:hyperlink w:history="1" r:id="rIddlxzsoycfpg2at5flelzm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不控制的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -566,51 +582,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰能看到什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 掃描會開啟地圖；它不會讓任何人登入，也不會給他任何權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線往哪裡走。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 那是在路線模式中畫出來的網絡。金鑰只說明它從哪裡開始。</w:t>
+        <w:t xml:space="preserve"> 那是在Classic 路線模式中畫出來的網絡。金鑰只說明它從哪裡開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">螢幕。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 大堂看板已經知道自己在哪裡，所以不需要金鑰。這是給牆用的，不是給硬體用的。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -1046,51 +1062,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo5t3szfjpmsaagbbnhy2v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdbjbudvvyhnyygzxfsuwjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdr8ar1slcxtij6pe2nda-a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f09152830c35e88fcb14aa01a2e5b58ef05fe2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/068452a1fcde4dbd18b909e7efe982d4b5f98782.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/038d2e0dc0325e0a0e8f6d004a9c9a3fa4e09b7e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId448tzpbxuysc8hwst9pt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdyvt-mcdgarxdr7zhtio5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIddlxzsoycfpg2at5flelzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb9e490deeea64524395a1fdbf3a37f1c04cc83c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96f24548cd9492c467b694c2edc974e037eb6a40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10cabd3bf3300b9de26490be8f3d29cbb1f82fac.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在大堂放一個 QR 起點</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>