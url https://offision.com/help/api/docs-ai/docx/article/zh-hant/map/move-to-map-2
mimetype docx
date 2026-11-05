--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdea8ciucbd_vduralhuga7">
+      <w:hyperlink w:history="1" r:id="rIdd8stpwpvbjlc5q8psuiyk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/move-to-map-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: migration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">遷移前</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Classic map 仍適用於現有地圖，並未宣佈棄用或移除日期。維護現有圖面時，請繼續使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrb7giqd6tauyq0g1rbozl">
+      <w:hyperlink w:history="1" r:id="rIdi1mfolfijt2m25ru84_4v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic 操作指引</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新地圖檢視是整個帳戶的選擇。有 Map 2.0 場景的樓層可使用新地圖，尚未有場景的樓層則繼續使用 Classic。切換前請檢查對其他樓層的影響。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匯入和檢查</w:t>
@@ -189,75 +189,75 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">檢查匯入的牆、門、比例及房間或座位指派，並檢查設計器標示的待確認項目。轉換結果是起點，並不保證每個形狀的外觀或行為完全一致。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">按照 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_fohcolcxgf187-prvri9">
+      <w:hyperlink w:history="1" r:id="rIdaqpvo184ypjpvup9y83mi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Map 2.0 前往路線指引</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">檢查可行走空間。Classic Route 模式的路徑並非 Map 2.0 的修復步驟。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">按照</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwzin4adnqaowvnnsvsq7r">
+      <w:hyperlink w:history="1" r:id="rIdhhh5zud5eg2baazzpaogc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">檢查並更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">發佈已檢查的草稿。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">首次從 Classic 匯入的地圖會保留至首次更新，檢查期間使用者繼續看到 Classic。之後的編輯使用 Map 2.0 的草稿與更新流程。匯入後兩張圖面不會同步；修改其中一張不會更新另一張。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">樓層若已有 Map 2.0 草稿，便不會提供最初的</w:t>
@@ -776,51 +776,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdea8ciucbd_vduralhuga7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/move-to-map-2/" TargetMode="External"/><Relationship Id="rIdrb7giqd6tauyq0g1rbozl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId_fohcolcxgf187-prvri9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../directions-on-map-2/" TargetMode="External"/><Relationship Id="rIdwzin4adnqaowvnnsvsq7r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2209f503f310372cbe445f28a171fba1483a8de3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd8stpwpvbjlc5q8psuiyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/move-to-map-2/" TargetMode="External"/><Relationship Id="rIdi1mfolfijt2m25ru84_4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdaqpvo184ypjpvup9y83mi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../directions-on-map-2/" TargetMode="External"/><Relationship Id="rIdhhh5zud5eg2baazzpaogc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2209f503f310372cbe445f28a171fba1483a8de3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從 Classic map 遷移至 Map 2.0</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>