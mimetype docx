--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,663 +26,663 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖編輯器的每一項設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">地圖編輯器的逐欄參考——標題列、工具列、畫布開關、圖層面板，以及屬性面板中的每一個欄位，依照畫面本身的分組排列。</w:t>
+        <w:t xml:space="preserve">在地圖編輯器編輯平面圖，逐欄說明——標題列、工具列、畫布開關、圖層面板，以及屬性面板中的每一個欄位，依照畫面本身的分組排列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyiwpa0iwf-v_lxl4tlm_9">
+      <w:hyperlink w:history="1" r:id="rIdlau8o0wqvgr7tvgphcpte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/map-editor-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖編輯器能被設定的一切，依照畫面呈現的順序排列。至於這些設定要拿來做什麼，請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrcfvbzfxfkbuagro6f9ac">
+      <w:hyperlink w:history="1" r:id="rId_rmp-hbqugkyjmggvejvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 地圖是由什麼組成的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題列</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3091"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3521"/>
+        <w:gridCol w:w="2974"/>
+        <w:gridCol w:w="2799"/>
+        <w:gridCol w:w="3587"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3091"/>
+            <w:tcW w:type="dxa" w:w="2974"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">控制項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2748"/>
+            <w:tcW w:type="dxa" w:w="2799"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">它做什麼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3521"/>
+            <w:tcW w:type="dxa" w:w="3587"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">什麼時候用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3091"/>
+            <w:tcW w:type="dxa" w:w="2974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設計</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">路線</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">指派</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">3D 預覽</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2748"/>
+              <w:t xml:space="preserve">視角</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2799"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">切換你正在做哪件事。四個模式中的圖完全相同，改變的是工具列與面板</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3521"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3091"/>
+            <w:tcW w:type="dxa" w:w="3587"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">繪製用設計、走路路徑用路線、連結房間與座位用指派、決定樓層怎麼畫並把畫面框好用視角</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">檔案</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">使用圖片匯入 ( .png / .jpg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2748"/>
+            <w:tcW w:type="dxa" w:w="2799"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在警告會覆蓋之後，用一張圖片取代整張地圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3521"/>
+            <w:tcW w:type="dxa" w:w="3587"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">拿到修正過的平面圖要重來時。若只想更換繪圖背後的圖片，請改用 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">修改地面圖片</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3091"/>
+            <w:tcW w:type="dxa" w:w="2974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">檔案</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">按平面圖資料匯入 (.ofp)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2748"/>
+            <w:tcW w:type="dxa" w:w="2799"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">用地圖檔取代整張地圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3521"/>
+            <w:tcW w:type="dxa" w:w="3587"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把完成的樓層複製到另一層樓，或另一個租戶</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3091"/>
+            <w:tcW w:type="dxa" w:w="2974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">檔案</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">匯出地圖 (.ofp)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2748"/>
+            <w:tcW w:type="dxa" w:w="2799"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">把這層樓下載成地圖檔</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3521"/>
+            <w:tcW w:type="dxa" w:w="3587"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">大幅修改之前，或要在別處重複使用這層樓時。這是繪圖唯一的備份</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3091"/>
+            <w:tcW w:type="dxa" w:w="2974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">檔案</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">聯繫我們</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2748"/>
+            <w:tcW w:type="dxa" w:w="2799"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">針對這張平面圖向 Offision 提出需求</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3521"/>
+            <w:tcW w:type="dxa" w:w="3587"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">當你寧願交給別人畫時——這是付費服務</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3091"/>
+            <w:tcW w:type="dxa" w:w="2974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">復原</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">重做</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2748"/>
+            <w:tcW w:type="dxa" w:w="2799"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">在這個工作階段的編輯之間來回</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3521"/>
+            <w:tcW w:type="dxa" w:w="3587"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">隨時。產生或清除路線都算一步，所以兩者都可以還原</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3091"/>
+            <w:tcW w:type="dxa" w:w="2974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">儲存</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2748"/>
+            <w:tcW w:type="dxa" w:w="2799"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">寫入地圖，編輯器保持開啟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3521"/>
+            <w:tcW w:type="dxa" w:w="3587"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">經常。在你按下去之前，沒有任何東西送到伺服器</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3091"/>
+            <w:tcW w:type="dxa" w:w="2974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">儲存並關閉</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（儲存旁的箭頭）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2748"/>
+            <w:tcW w:type="dxa" w:w="2799"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">寫入並離開</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3521"/>
+            <w:tcW w:type="dxa" w:w="3587"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">完成時</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工具列 — 設計</w:t>
       </w:r>
     </w:p>
@@ -1087,279 +1087,299 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工具列 — 其他模式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1186"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3559"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="3244"/>
+        <w:gridCol w:w="5560"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">模式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4614"/>
+            <w:tcW w:type="dxa" w:w="3244"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">工具列</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3559"/>
+            <w:tcW w:type="dxa" w:w="5560"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">路線</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4614"/>
+            <w:tcW w:type="dxa" w:w="3244"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">繪製</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">移動</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3559"/>
+            <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">繪製新增路線點與路徑；移動則在不重畫的情況下挪動一個點</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">指派</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4614"/>
+            <w:tcW w:type="dxa" w:w="3244"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每種資源類型各一個按鈕（房間、座位、設備、停車位），加上 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3559"/>
+            <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">切換面板顯示哪一份清單。它不會篩選地圖</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1186"/>
-[...16 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4614"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">視角</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3559"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">這是指示，不是按鈕。鏡頭在右側面板設定</w:t>
+            <w:tcW w:type="dxa" w:w="3244"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">視角</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5560"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">這是指示，不是按鈕。檢視模式、傾斜角與旋轉都在右側面板設定，模式分頁上還帶著 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 或 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2D</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 徽章，說明這層樓是哪一種</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">畫布開關</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在左下角縮放百分比背後的選單中。三個貼齊開關會和地圖一起儲存，所以下一個人看到的
 就是這個狀態。</w:t>
@@ -4204,51 +4224,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyiwpa0iwf-v_lxl4tlm_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdrcfvbzfxfkbuagro6f9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b54b7da8e6d8630d7a3201fd53a6f6d395680a86.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlau8o0wqvgr7tvgphcpte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rId_rmp-hbqugkyjmggvejvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b54b7da8e6d8630d7a3201fd53a6f6d395680a86.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>地圖編輯器的每一項設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>