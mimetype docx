--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,97 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">地圖編輯器的每一項設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在地圖編輯器編輯平面圖，逐欄說明——標題列、工具列、畫布開關、圖層面板，以及屬性面板中的每一個欄位，依照畫面本身的分組排列。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 在地圖編輯器編輯平面圖，逐欄說明——標題列、工具列、畫布開關、圖層面板，以及屬性面板中的每一個欄位，依照畫面本身的分組排列。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlau8o0wqvgr7tvgphcpte">
+      <w:hyperlink w:history="1" r:id="rIdxcp3mf_dnv5z1amkwebts">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/map-editor-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">地圖編輯器能被設定的一切，依照畫面呈現的順序排列。至於這些設定要拿來做什麼，請從
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_rmp-hbqugkyjmggvejvs">
+      <w:hyperlink w:history="1" r:id="rIdo0eq53ojoq7lxxfqkb9me">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 地圖是由什麼組成的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題列</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -4224,51 +4232,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlau8o0wqvgr7tvgphcpte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rId_rmp-hbqugkyjmggvejvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b54b7da8e6d8630d7a3201fd53a6f6d395680a86.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxcp3mf_dnv5z1amkwebts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdo0eq53ojoq7lxxfqkb9me" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e932d69b1de1c260ddd90a47fc67b395b902245.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>地圖編輯器的每一項設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>