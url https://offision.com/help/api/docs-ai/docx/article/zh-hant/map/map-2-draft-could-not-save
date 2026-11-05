--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -52,143 +52,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlj0k03qffkjioykrncp8v">
+      <w:hyperlink w:history="1" r:id="rIdlrlpq1ttqtxk7ocd9do2a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/map-2-draft-could-not-save/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認編輯器:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 本指南適用於 Map 2.0。Classic 編輯器的儲存和工作階段復原，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk_pogeu5gr-jyhqosivyt">
+      <w:hyperlink w:history="1" r:id="rIdxqry_wczim8-jlhyaliwl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic 未儲存變更</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — 最新編輯仍是草稿</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">草稿狀態表示尚未儲存所有變更；儲存中表示處理尚未完成。完成拖曳或放置後，等待</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">再離開。儲存期間的新編輯還需要下一次儲存。已儲存不代表已發布：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowgwlqap-hrmywfvjamlv">
+      <w:hyperlink w:history="1" r:id="rIdrsfj0ibd-4n_yuopiw62l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是另外的檢查與發布動作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 儲存失敗</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -338,51 +338,51 @@
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已在別處修改，請重新載入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">表示伺服器上的草稿已變更。自動儲存會停止以避免覆蓋；重試更新不能解決衝突。與其他編輯者協調，先匯出目前圖面，再重新載入。重新開啟樓層以載入已儲存草稿，比較變更並重新套用要保留的編輯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匯入地圖會取代目前草稿，不會合併衝突編輯。確定保留哪份圖面後，才使用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhtxcspjins9tca9jfsewj">
+      <w:hyperlink w:history="1" r:id="rIdmfy-piubfg_odq5jdd5d3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯入／匯出</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。伺服器保留版本不代表此編輯器提供復原按鈕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仍無法儲存？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 記錄建築物／樓層、完整錯誤、時間及是否有其他編輯者。保留匯出的圖面和原始圖片，另外檢查已發布地圖；它可能仍顯示上次成功更新的版本。</w:t>
@@ -823,51 +823,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlj0k03qffkjioykrncp8v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/map-2-draft-could-not-save/" TargetMode="External"/><Relationship Id="rIdk_pogeu5gr-jyhqosivyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdowgwlqap-hrmywfvjamlv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdhtxcspjins9tca9jfsewj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-or-export-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1b4fcdd4193d62a44832f07d5ef7224c0a2b276.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlrlpq1ttqtxk7ocd9do2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/map-2-draft-could-not-save/" TargetMode="External"/><Relationship Id="rIdxqry_wczim8-jlhyaliwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdrsfj0ibd-4n_yuopiw62l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdmfy-piubfg_odq5jdd5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-or-export-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1b4fcdd4193d62a44832f07d5ef7224c0a2b276.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Map 2.0 草稿無法儲存</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>