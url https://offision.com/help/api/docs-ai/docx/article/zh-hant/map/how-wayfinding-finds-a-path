--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">路線是畫在樓層之上、由路線點與路徑構成的網絡，和平面圖本身是分開的。什麼連到什麼、路線怎麼跨樓層，以及決定它是否運作的每層樓授權。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdscxsjqi344cxqzcasqwrd">
+      <w:hyperlink w:history="1" r:id="rIdysj0zn17wflu-4g_wwze9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/how-wayfinding-finds-a-path/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-network-zh-hant" descr="路線只存在於接上的路線點之間。快碰到不算接上，未指派的房間也不在網絡上。" title="路線只存在於接上的路線點之間。快碰到不算接上，未指派的房間也不在網絡上。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -363,51 +363,51 @@
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓梯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它們是設施，必須在兩層樓上都標記，而標記它們正是讓路線能離開一層樓、抵達
 下一層的關鍵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一棟每層都有完美網絡、卻沒有標記電梯的建築物，會在樓層內完美導引，在樓層之間拒絕運作。
 這個銜接不只是標記那麼簡單——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgatbscs8ltzd6q3t9z_gi">
+      <w:hyperlink w:history="1" r:id="rIdhnmghyp6l2lrknm9rmy66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電梯與樓梯連接樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route-zh-hant" descr="路線只會在「一個設施在兩層樓都有位置」的地方換樓層。" title="路線只會在「一個設施在兩層樓都有位置」的地方換樓層。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -473,81 +473,101 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要問路的人總得在某個地方。那個「你在這裡」來自以下其中之一：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置存取金鑰</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 綁定到某層樓某一點的列印 QR 貼紙。掃描它就說明了這個人站在哪裡。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyq4mxzxbmnpduemstlshg">
+      <w:hyperlink w:history="1" r:id="rIdro235g4-uqyyijfec24va">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在大堂放一個 QR 起點</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">知道自己在哪裡的螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 大堂看板或數位看板螢幕在樓層上有位置，所以從它出發的
 路線就從那個螢幕開始。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">不論哪一種，最後都是在本人的手機上一步一步走完，請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwfavptsegm-vqavgxqgae">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
@@ -1220,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdscxsjqi344cxqzcasqwrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdgatbscs8ltzd6q3t9z_gi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdyq4mxzxbmnpduemstlshg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30b8567b736ed6762bf5b581ebe5bd8f5fdb8c82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79eea9470eced08be7d9d9c8853328d4a2e6541c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b4e9519d33edc4627cc6f79430cbc10dea2b46b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/068452a1fcde4dbd18b909e7efe982d4b5f98782.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/537443caf28931f909b525a47c6d5953a91f669d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdysj0zn17wflu-4g_wwze9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdhnmghyp6l2lrknm9rmy66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdro235g4-uqyyijfec24va" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdwfavptsegm-vqavgxqgae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30b8567b736ed6762bf5b581ebe5bd8f5fdb8c82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79eea9470eced08be7d9d9c8853328d4a2e6541c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b4e9519d33edc4627cc6f79430cbc10dea2b46b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/068452a1fcde4dbd18b909e7efe982d4b5f98782.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/537443caf28931f909b525a47c6d5953a91f669d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>路線指引如何找到一條路</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>