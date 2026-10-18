--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">路線指引如何找到一條路</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">路線是畫在樓層之上、由路線點與路徑構成的網絡，和平面圖本身是分開的。什麼連到什麼、路線怎麼跨樓層，以及決定它是否運作的每層樓授權。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 路線是畫在樓層之上、由路線點與路徑構成的網絡，和平面圖本身是分開的。什麼連到什麼、路線怎麼跨樓層，以及決定它是否運作的每層樓授權。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdysj0zn17wflu-4g_wwze9">
+      <w:hyperlink w:history="1" r:id="rIdbjgojbx1yy4kl6d3wvzwl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/how-wayfinding-finds-a-path/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-network-zh-hant" descr="路線只存在於接上的路線點之間。快碰到不算接上，未指派的房間也不在網絡上。" title="路線只存在於接上的路線點之間。快碰到不算接上，未指派的房間也不在網絡上。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -262,76 +270,76 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源是靠被指派而加入網絡的。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 一個在地圖上沒有位置的房間，無論走廊畫得多完整，
 都沒有可以抵達的目標。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5429250"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-status-icons-zh-hant" descr="指派面板：徽章標出已經在這一層有位置的資源，每個資源各帶一個狀態圖示。" title="指派面板：徽章標出已經在這一層有位置的資源，每個資源各帶一個狀態圖示。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5429250"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -363,51 +371,51 @@
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓梯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。它們是設施，必須在兩層樓上都標記，而標記它們正是讓路線能離開一層樓、抵達
 下一層的關鍵。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一棟每層都有完美網絡、卻沒有標記電梯的建築物，會在樓層內完美導引，在樓層之間拒絕運作。
 這個銜接不只是標記那麼簡單——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhnmghyp6l2lrknm9rmy66">
+      <w:hyperlink w:history="1" r:id="rIdafznel4gf5gm4kavwh_wc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電梯與樓梯連接樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route-zh-hant" descr="路線只會在「一個設施在兩層樓都有位置」的地方換樓層。" title="路線只會在「一個設施在兩層樓都有位置」的地方換樓層。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -473,114 +481,114 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">要問路的人總得在某個地方。那個「你在這裡」來自以下其中之一：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">位置存取金鑰</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 綁定到某層樓某一點的列印 QR 貼紙。掃描它就說明了這個人站在哪裡。
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdro235g4-uqyyijfec24va">
+      <w:hyperlink w:history="1" r:id="rId7guub4udm933ru7rpfl6-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在大堂放一個 QR 起點</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">知道自己在哪裡的螢幕</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 大堂看板或數位看板螢幕在樓層上有位置，所以從它出發的
 路線就從那個螢幕開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不論哪一種，最後都是在本人的手機上一步一步走完，請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfavptsegm-vqavgxqgae">
+      <w:hyperlink w:history="1" r:id="rIdrf9k2cald6muk7m3zgtx6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描之後訪客看到什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-start-points-zh-hant" descr="「你在這裡」來自釘在座標上的貼紙，或本來就知道自己位置的螢幕。兩者都沒有，就只是「這層樓的某處」。" title="「你在這裡」來自釘在座標上的貼紙，或本來就知道自己位置的螢幕。兩者都沒有，就只是「這層樓的某處」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -660,76 +668,76 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請仔細讀這句話，因為它和大家的假設相反。你可以在未授權的樓層上把整個網絡畫完並儲存，
 不會有任何損失。不會發生的，只是沒有人能在那層樓得到方向。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">樓層清單會逐層顯示狀態，而那裡的標籤既回報狀態，也開啟用來變更它的對話框。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1704975"/>
+            <wp:extent cx="5715000" cy="4067175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-wayfinding-licence-chip-zh-hant" descr="晶片顯示該樓層的授權狀態，也開啟變更它的對話框。" title="晶片顯示該樓層的授權狀態，也開啟變更它的對話框。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1704975"/>
+                      <a:ext cx="5715000" cy="4067175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1240,51 +1248,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdysj0zn17wflu-4g_wwze9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdhnmghyp6l2lrknm9rmy66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdro235g4-uqyyijfec24va" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdwfavptsegm-vqavgxqgae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30b8567b736ed6762bf5b581ebe5bd8f5fdb8c82.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79eea9470eced08be7d9d9c8853328d4a2e6541c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b4e9519d33edc4627cc6f79430cbc10dea2b46b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/068452a1fcde4dbd18b909e7efe982d4b5f98782.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/537443caf28931f909b525a47c6d5953a91f669d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjgojbx1yy4kl6d3wvzwl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdafznel4gf5gm4kavwh_wc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7guub4udm933ru7rpfl6-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdrf9k2cald6muk7m3zgtx6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee68b7dcb029b4fd9984ff3e496a5dcbd5ffbd30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7091b17b4ac13516cd9f06d1ebe0238afc26cc3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07ad1a9334607ef3d7d74bb3f9d9a3727943d585.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96f24548cd9492c467b694c2edc974e037eb6a40.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f423b67181b86742be564e9f6c302c86152c5558.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>路線指引如何找到一條路</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>