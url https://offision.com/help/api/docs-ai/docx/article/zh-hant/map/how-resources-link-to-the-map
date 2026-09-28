--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5g_vqsu3lwwsk4s5oktyr">
+      <w:hyperlink w:history="1" r:id="rId1942cpge2w9dnmpjrx4dm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/how-resources-link-to-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你畫的長方形和人們預約的房間並不是同一個東西，而把兩者分開是刻意的。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
@@ -731,51 +731,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一張地圖，兩個入口：可預約的東西和設施從指派模式放，其餘從各裝置自己的表單放。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">如果房間就是不出現:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 請從</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqpx7-wzo51zr_ohi17od">
+      <w:hyperlink w:history="1" r:id="rId46bp4b7y2lzsvtee3esvo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間或座位沒有出現在地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始，
 那裡列出造成這個狀況的五個原因，以及該依什麼順序檢查。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1201,51 +1201,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5g_vqsu3lwwsk4s5oktyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rIdkqpx7-wzo51zr_ohi17od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6d2ddf0506ca7e758c37b81ff9130ece08781c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79eea9470eced08be7d9d9c8853328d4a2e6541c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90e60907030a1aafa8b9ce6d35bbc0b8b17866e4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/059d453607c0eb566ea0df083558eb7c6c8d31eb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1942cpge2w9dnmpjrx4dm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId46bp4b7y2lzsvtee3esvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6d2ddf0506ca7e758c37b81ff9130ece08781c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79eea9470eced08be7d9d9c8853328d4a2e6541c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90e60907030a1aafa8b9ce6d35bbc0b8b17866e4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/059d453607c0eb566ea0df083558eb7c6c8d31eb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>房間與座位如何連結到地圖</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>