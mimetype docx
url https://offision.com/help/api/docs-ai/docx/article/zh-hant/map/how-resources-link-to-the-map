--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間與座位如何連結到地圖</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">地圖上的圖形和場地中的房間是兩回事。是什麼把它們接起來、這個連結帶著什麼與不帶什麼，以及哪些東西其實是在完全不同的地方放上去的。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 地圖上的圖形和場地中的房間是兩回事。是什麼把它們接起來、這個連結帶著什麼與不帶什麼，以及哪些東西其實是在完全不同的地方放上去的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1942cpge2w9dnmpjrx4dm">
+      <w:hyperlink w:history="1" r:id="rId5bnpmndo8mxkzsfnrpga2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/how-resources-link-to-the-map/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你畫的長方形和人們預約的房間並不是同一個東西，而把兩者分開是刻意的。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 模式
 就是你說明哪個是哪個的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -304,87 +312,87 @@
         <w:t xml:space="preserve">尚未連結到地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 它存在也可以預約，但沒有任何地圖顯示它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二種狀態不是錯誤；在大型場地中，有一段時間都是這樣。只有當有人期待用看的就找到那個
 房間時，它才成為問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5429250"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-status-icons-zh-hant" descr="「此樓層」，以及每一列的標記：已連結到地圖位置，或尚未連結。" title="「此樓層」，以及每一列的標記：已連結到地圖位置，或尚未連結。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5429250"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -731,51 +739,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同一張地圖，兩個入口：可預約的東西和設施從指派模式放，其餘從各裝置自己的表單放。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">如果房間就是不出現:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 請從</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId46bp4b7y2lzsvtee3esvo">
+      <w:hyperlink w:history="1" r:id="rIdpz3unr6nymnwoasp6hfzn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間或座位沒有出現在地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始，
 那裡列出造成這個狀況的五個原因，以及該依什麼順序檢查。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1201,51 +1209,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1942cpge2w9dnmpjrx4dm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId46bp4b7y2lzsvtee3esvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6d2ddf0506ca7e758c37b81ff9130ece08781c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79eea9470eced08be7d9d9c8853328d4a2e6541c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90e60907030a1aafa8b9ce6d35bbc0b8b17866e4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/059d453607c0eb566ea0df083558eb7c6c8d31eb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5bnpmndo8mxkzsfnrpga2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rIdpz3unr6nymnwoasp6hfzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f7766515b081412e932eaa8602eb575e1fb353a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7091b17b4ac13516cd9f06d1ebe0238afc26cc3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd832f11898dec006ae5a7b9bd4d67873a678a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ca8e88bfa2955c5e31902793ddd5377f8be1911.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>房間與座位如何連結到地圖</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>