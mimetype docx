--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde56-1hekajyh0yv4y-srp">
+      <w:hyperlink w:history="1" r:id="rIdr2ltsvognedezy6bq8arz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/generate-the-paths-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 請先指派這層樓的房間與座位。產生連接的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的資源，所以在什麼都還沒連結的樓層
 上執行，只會做出通往任何地方的走廊——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpyj1mvvnexw-v4ykxz-8a">
+      <w:hyperlink w:history="1" r:id="rIddbsgwnth6endtzlsy305y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把房間與座位指派到地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是建立網絡的方法，手繪則是修正它的方法。產生器會讀取你已經畫好的樓層，把路徑穿過
 物件之間的縫隙，並把每一個已指派的資源接上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -448,51 +448,51 @@
       <w:r>
         <w:t xml:space="preserve">產生器把走廊做對，把需要判斷的地方做錯。其餘的請用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繪製</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">移動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 工具處理——
 人們真正會走的防火門、你其實不希望他們走的茶水間捷徑。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzlv3-h75ueanxzbvxuaix">
+      <w:hyperlink w:history="1" r:id="rIdmrw50hy7gy6y373c2hmyw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">手動繪製步行路徑</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些修正會留到下一次產生為止，這也正是應該在開始手動編輯之前、而不是之後，先把間距
 設對的理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1072,51 +1072,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde56-1hekajyh0yv4y-srp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdpyj1mvvnexw-v4ykxz-8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdzlv3-h75ueanxzbvxuaix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82e12ae9788ca7adf597d9a86955f0552e37f20e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d01dc6c2936984f22ab00b8a6870d89037f279d9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr2ltsvognedezy6bq8arz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIddbsgwnth6endtzlsy305y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdmrw50hy7gy6y373c2hmyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82e12ae9788ca7adf597d9a86955f0552e37f20e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d01dc6c2936984f22ab00b8a6870d89037f279d9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自動產生步行路徑</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>