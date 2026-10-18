--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,116 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自動產生步行路徑</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一個按鈕就能從你已經畫好的樓層建出整個網絡——路徑沿著走廊走，並抵達每一個已指派的資源。決定結果的兩個設定，以及重新產生時哪些東西會被保留。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 一個按鈕就能從你已經畫好的樓層建出整個網絡——路徑沿著走廊走，並抵達每一個已指派的資源。決定結果的兩個設定，以及重新產生時哪些東西會被保留。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr2ltsvognedezy6bq8arz">
+      <w:hyperlink w:history="1" r:id="rId821t4sl3xgfeufc90vexa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/generate-the-paths-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 請先指派這層樓的房間與座位。產生連接的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的資源，所以在什麼都還沒連結的樓層
 上執行，只會做出通往任何地方的走廊——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbsgwnth6endtzlsy305y">
+      <w:hyperlink w:history="1" r:id="rIdz7pp97pyilorceheygsr5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把房間與座位指派到地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是建立網絡的方法，手繪則是修正它的方法。產生器會讀取你已經畫好的樓層，把路徑穿過
 物件之間的縫隙，並把每一個已指派的資源接上去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -166,51 +174,51 @@
         </w:rPr>
         <w:t xml:space="preserve">自動產生路線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，它說明了它會做什麼：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線會沿著走廊並
 連接每一個已指派的資源。起點、電梯與樓梯的路線點會被保留。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="6353175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-generate-panel-zh-hant" descr="兩個設定，一個按鈕。" title="兩個設定，一個按鈕。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -448,51 +456,51 @@
       <w:r>
         <w:t xml:space="preserve">產生器把走廊做對，把需要判斷的地方做錯。其餘的請用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">繪製</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">移動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 工具處理——
 人們真正會走的防火門、你其實不希望他們走的茶水間捷徑。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrw50hy7gy6y373c2hmyw">
+      <w:hyperlink w:history="1" r:id="rIdurypdkd4iwyhj5itphjug">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">手動繪製步行路徑</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這些修正會留到下一次產生為止，這也正是應該在開始手動編輯之前、而不是之後，先把間距
 設對的理由。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1072,51 +1080,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr2ltsvognedezy6bq8arz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIddbsgwnth6endtzlsy305y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdmrw50hy7gy6y373c2hmyw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82e12ae9788ca7adf597d9a86955f0552e37f20e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d01dc6c2936984f22ab00b8a6870d89037f279d9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821t4sl3xgfeufc90vexa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdz7pp97pyilorceheygsr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdurypdkd4iwyhj5itphjug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46f1ad93ab70a5241eb4390cf41ce49e8e54c74e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94c66f2b236f88f1544003e852ce8854eabf5e97.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自動產生步行路徑</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>