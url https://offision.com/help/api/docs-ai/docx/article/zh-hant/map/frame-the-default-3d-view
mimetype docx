--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,598 +26,817 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定預設的 3D 視角</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">這層樓在每個顯示它的地方開啟時所用的角度——把地圖轉到看起來對的樣子、儲存鏡頭，以及有人存了一個不好的角度時該怎麼辦。</w:t>
+        <w:t xml:space="preserve">這層樓在每個顯示它的地方開啟時所用的角度——用拖曳把畫面框好，或者從傾斜角與旋轉的預設開始，以及有人存了一個不好的角度時該怎麼辦。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihbmtnfv7a32pqih2dkmr">
+      <w:hyperlink w:history="1" r:id="rIddm4pdbdaqcqfl8y6xooek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/frame-the-default-3d-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">開始前:</w:t>
+        <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-值得放到最後做，也就是樓層畫好、高度也設定完之後——你儲存的角度是所有人看到的角度，
-而只有在有東西可看的時候，選它才有意義。</w:t>
+建議最後再做：等樓層畫完、高度也設好之後。你存下的角度就是所有人看到的角度，
+要有東西可看的時候挑才有意義。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">樓層是立體的東西，卻要顯示在形狀差異很大的平面螢幕上，所以總得有人決定它第一次出現
-時面向哪邊。這個決定在這裡做一次，之後每個繪製這層樓的畫面都會沿用。</w:t>
+        <w:t xml:space="preserve">一層樓是立體的，卻要顯示在形狀各異的平面螢幕上，所以總得有人決定它第一次出現時
+面向哪裡。這個決定在這裡做一次，然後每一個畫出這層樓的地方都會繼承它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. 開啟 3D 預覽</w:t>
+        <w:t xml:space="preserve">1. 開啟視角</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">第四個模式。畫布會換成真正的 3D 地圖——和應用程式、大堂螢幕所繪製的是同一個。</w:t>
+        <w:t xml:space="preserve">第四個模式。畫布換成真正的 3D 地圖 —— 和 App 與大堂螢幕畫的是同一個 —— 分頁上還帶著
+一個徽章，說明這層樓目前是哪一種：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 或 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。被設成攤平的樓層沒有鏡頭可以框，
+面板只提供旋轉；以下都以 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 為前提。另一種請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8ahqs0ie1bc72weywbxwo">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. 轉到看起來對的樣子</w:t>
+        <w:t xml:space="preserve">2. 把畫面框好</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">拖曳旋轉、滾動縮放、用次要按鍵拖曳平移。右側面板用一行話說明：</w:t>
-[...7 lines deleted...]
-以取景，然後儲存為預設 3D 視角。</w:t>
+        <w:t xml:space="preserve">拖曳旋轉，滾動縮放，用次要鍵拖曳平移。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">有兩排預設可以不靠穩定的手做同樣的事，而且兩排都會在自己的標籤旁即時顯示鏡頭的數值：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">傾斜角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 從正上方到視線高度共五段：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">俯視</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">高角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">傾斜</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">低角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">極低角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">旋轉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 在鏡頭目前朝向的兩側各兩個箭頭：四分之一圈（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">90°</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">）與八分之一圈（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">45°</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">下面的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重新置中</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會把整張平面圖重新放進畫面，是拖曳跑出樓層之外時的回頭路。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3495675"/>
+            <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-3d-view-panel-zh-hant" descr="在左邊取景，在右邊儲存。" title="在左邊取景，在右邊儲存。"/>
+            <wp:docPr id="1" name="map-3d-view-buttons-zh-hant" descr="傾斜角決定高度，旋轉把鏡頭繞著樓層挪動。" title="傾斜角決定高度，旋轉把鏡頭繞著樓層挪動。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3495675"/>
+                      <a:ext cx="5715000" cy="3219450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">在左邊取景，在右邊儲存。</w:t>
+        <w:t xml:space="preserve">傾斜角決定高度，旋轉把鏡頭繞著樓層挪動。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">考慮到它最後會出現在哪裡，你要瞄準的是：</w:t>
+        <w:t xml:space="preserve">考慮到這個角度最後會出現在哪裡，要瞄準的是：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">顯示整層樓。</w:t>
-[...3 lines deleted...]
-沒有用。</w:t>
+        <w:t xml:space="preserve">看得到整層樓。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 走到大堂看板前的人要先找到自己，只框住有趣那一半對他沒有用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">讓入口朝向下方。</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 當進來的方向離觀看者最近時，地圖最容易讀。</w:t>
+        <w:t xml:space="preserve">讓入口靠近下方。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 入口離觀看者越近，地圖越好讀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要傾斜，不要壓平。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 幾乎垂直的鏡頭會丟掉你剛設定好的高度；非常低的鏡頭則會讓
-近處的牆擋住樓層的另一側。範例地圖用的大約是中間的角度。</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">俯視</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會把你剛設好的高度丟掉；</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">極低角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會讓近處的牆
+擋住遠側。中間那一段 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">傾斜</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，正是範例所採用的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-camera-tilt-zh-hant" descr="中間角度讓高度和遠端都看得見。" title="中間角度讓高度和遠端都看得見。"/>
+            <wp:docPr id="1" name="map-camera-tilt-zh-hant" descr="中間那一段，高度與遠側都還看得見。" title="中間那一段，高度與遠側都還看得見。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">中間角度讓高度和遠端都看得見。</w:t>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">，和繪圖完全一樣。</w:t>
+        <w:t xml:space="preserve">中間那一段，高度與遠側都還看得見。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3219450"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-3d-view-buttons-zh-hant" descr="「設定視角」儲存相機；「使用預設視角」清除它。" title="「設定視角」儲存相機；「使用預設視角」清除它。"/>
+            <wp:docPr id="1" name="map-3d-view-panel-zh-hant" descr="左邊把畫面框好，右邊的面板跟著鏡頭走。" title="左邊把畫面框好，右邊的面板跟著鏡頭走。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3219450"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">「設定視角」儲存相機；「使用預設視角」清除它。</w:t>
+        <w:t xml:space="preserve">左邊把畫面框好，右邊的面板跟著鏡頭走。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. 確認成果</w:t>
+        <w:t xml:space="preserve">3. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">關閉編輯器。樓層清單旁的預覽應該就是你選的角度。接著在應用程式的地圖上開啟這層樓
-——同一個角度。這正是這個設定的重點。</w:t>
+        <w:t xml:space="preserve">鏡頭沒有專屬的按鈕。面板會保留地圖最後停下的角度，由標題列的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">儲存</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 寫進去 ——
+和儲存圖面完全一樣。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用預設視角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 回到自動的角度，並清掉已存的那一個。當一層樓開起來的方向很奇怪、
+又沒有人記得為什麼時，就用它重設，重新框一次，再存。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">進階</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 打開的是面板以前擺在最前面的六個原始座標 —— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">位置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 與 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">目標</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，
+各有 X、Y、Z。你移動鏡頭時它們跟著變，而你輸入數值時鏡頭也會跟著動：
+想在不破壞構圖的情況下微調單一軸，或者把一個好角度複製到另一層樓時很有用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">這篇文章不控制的部分</w:t>
+        <w:t xml:space="preserve">4. 確認有效</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">關掉編輯器。樓層清單旁的預覽應該就是你挑的角度。接著在 App 的地圖上打開這層樓 ——
+同一個角度。這正是這個設定的用意。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這個設定不包含</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">之後任何人怎麼看這張地圖。</w:t>
-[...3 lines deleted...]
-縮放。</w:t>
+        <w:t xml:space="preserve">之後別人怎麼看這張地圖。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 這是打開時的視角，不是鎖定。每個人仍然可以自己旋轉、縮放。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">看板小工具自己的取景。</w:t>
-[...17 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdcrkvym6jzo4meyxjsxwxv">
+        <w:t xml:space="preserve">這層樓到底要不要用立體畫。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 那是同一個面板最上方的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">檢視模式</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 決定的，
+而且會和平面圖一起存起來 —— 見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3othksi3-mvmwdqrsdol0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">任何與繪圖有關的事。</w:t>
-[...3 lines deleted...]
-任何東西。</w:t>
+        <w:t xml:space="preserve">數位看板小工具自己的構圖。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 顯示平面圖的看板或數位看板螢幕，可以在自己的編輯器裡
+給一個只對那個螢幕生效的角度。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">任何跟圖面有關的事。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 鏡頭不是平面圖的一部分；改它不會動到、也不會弄壞任何東西。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1033,51 +1252,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdihbmtnfv7a32pqih2dkmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdcrkvym6jzo4meyxjsxwxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ae221ca61fcab348c62209aa0ea8ebe8c971e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/642f30831f7c54c08aeb6e2c34049bd575c96903.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78b02a6427b6cef4bc452efd9cf768af0c09708d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddm4pdbdaqcqfl8y6xooek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId8ahqs0ie1bc72weywbxwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId3othksi3-mvmwdqrsdol0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78b02a6427b6cef4bc452efd9cf768af0c09708d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/642f30831f7c54c08aeb6e2c34049bd575c96903.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ae221ca61fcab348c62209aa0ea8ebe8c971e67.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定預設的 3D 視角</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>