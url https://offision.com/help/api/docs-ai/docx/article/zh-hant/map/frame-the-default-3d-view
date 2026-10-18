--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定預設的 3D 視角</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">這層樓在每個顯示它的地方開啟時所用的角度——用拖曳把畫面框好，或者從傾斜角與旋轉的預設開始，以及有人存了一個不好的角度時該怎麼辦。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 這層樓在每個顯示它的地方開啟時所用的角度——用拖曳把畫面框好，或者從傾斜角與旋轉的預設開始，以及有人存了一個不好的角度時該怎麼辦。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-15</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddm4pdbdaqcqfl8y6xooek">
+      <w:hyperlink w:history="1" r:id="rIdevpfi1sydnfltptochwj1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/frame-the-default-3d-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建議最後再做：等樓層畫完、高度也設好之後。你存下的角度就是所有人看到的角度，
 要有東西可看的時候挑才有意義。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一層樓是立體的，卻要顯示在形狀各異的平面螢幕上，所以總得有人決定它第一次出現時
 面向哪裡。這個決定在這裡做一次，然後每一個畫出這層樓的地方都會繼承它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -138,51 +146,51 @@
       <w:r>
         <w:t xml:space="preserve"> 或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。被設成攤平的樓層沒有鏡頭可以框，
 面板只提供旋轉；以下都以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 為前提。另一種請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8ahqs0ie1bc72weywbxwo">
+      <w:hyperlink w:history="1" r:id="rIdutq4yeqzq9gb0qgmmot3w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 把畫面框好</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">拖曳旋轉，滾動縮放，用次要鍵拖曳平移。</w:t>
@@ -742,51 +750,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">這層樓到底要不要用立體畫。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是同一個面板最上方的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">檢視模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 決定的，
 而且會和平面圖一起存起來 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3othksi3-mvmwdqrsdol0">
+      <w:hyperlink w:history="1" r:id="rIdkqencmipdlndta5gjtk8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把平面圖攤平成 2D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1252,51 +1260,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddm4pdbdaqcqfl8y6xooek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId8ahqs0ie1bc72weywbxwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId3othksi3-mvmwdqrsdol0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/78b02a6427b6cef4bc452efd9cf768af0c09708d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/642f30831f7c54c08aeb6e2c34049bd575c96903.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ae221ca61fcab348c62209aa0ea8ebe8c971e67.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdevpfi1sydnfltptochwj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdutq4yeqzq9gb0qgmmot3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdkqencmipdlndta5gjtk8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec83f7bbdf6cdb7c4967ea0163ac4fc43a883b0a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b36f235e9c315129c85879bbcc20ea13fcc45e02.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/241fca47eeea73ff7f6907cba4ec443cd5dbb0e2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定預設的 3D 視角</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>