--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編輯 Map 2.0 地圖</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Map family: new] 編輯 Map 2.0 物件與顯示設定，鎖定房間形狀、調整彎牆、選擇地區門款及顯示器支架，確認已儲存的草稿後再更新公開地圖。</w:t>
+        <w:t xml:space="preserve">[Map family: new] 在 Map 2.0 搜尋目錄、拖放及重複配置、選取群組，並調整牆面及壁掛高度、表面和座椅。檢查已儲存草稿後再更新公開地圖。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-09</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwzx0j7chcxmnjnatthbw">
+      <w:hyperlink w:history="1" r:id="rIdofxvxy7i-88xjmhdqeief">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/edit-a-map-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -120,51 +120,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟該樓層的 Map 2.0 編輯器。頁首有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更新</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。如果看到 Design、Route 和 Assign 模式，請使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId__f3qlcjdmbt5zjtpzbti">
+      <w:hyperlink w:history="1" r:id="rIdlxif8sybdxffwy9oc7hgg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic 操作步驟</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">修改場景</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇牆、房間、門或傢俬的插入工具。按照畫布上的提示放置，再選取物件調整尺寸、位置或外觀。操作控制會顯示在選取物件旁邊。移動鏡頭只改變觀看角度，不會移動物件。</w:t>
@@ -209,125 +209,125 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">顯示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，調整地圖外觀。這些設定適用於 Map 2.0；Classic 的 3D 預覽指引只適用於 Classic 編輯器。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">編輯後等待</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。要修改已發佈的地圖，請</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpa8jo21yjbjwqtpndxnx3">
+      <w:hyperlink w:history="1" r:id="rIdarbc1v0h72dbe-lxyha9w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">檢查並更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">範本、替換與精確尺寸</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇底部工具列的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">範本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">瀏覽現成房間配置。放置前先確認圖塊尺寸和座位數。範本只放置圖面物件，不會建立房間或座位資源。放置後選取物件調整，並</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc3z9ha-cfqb2ohtwuk6-y">
+      <w:hyperlink w:history="1" r:id="rIdhb2viko43feaxyrxthvzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指派資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">家具或設備可透過所選物件的變更動作選擇相容替代物件。無法選擇的替代物件可能有連結或座位不相容的情況；不要為了強行替換而取消正確資源指派。替換後確認形狀和指派；更改外觀與將預約轉移至另一資源不同。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟所選物件的進階控制以設定精確尺寸等屬性。使用參考平面圖時，以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">測量已知長度</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">點選已知區間兩端並輸入長度。這會校準參考圖比例，不代表所有生成牆壁和門口都正確。請檢查結果，並區分草稿和</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg-a83gxrbkqg4wab4rqav">
+      <w:hyperlink w:history="1" r:id="rId_qfn0rykbuz_yk0_29fhk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3381375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-2-display-zh-hant" descr="直接在 Map 2.0 設計器編輯物件和顯示設定。修改草稿與更新已發佈地圖是不同的操作。" title="直接在 Map 2.0 設計器編輯物件和顯示設定。修改草稿與更新已發佈地圖是不同的操作。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -610,71 +610,235 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">牆面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">桌面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；選擇適合支撐方式並確認預覽及高度。這些是地圖物件，不會進行設備註冊或遠端控制顯示器。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">搜尋、放置及重複配置</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">目錄提供搜尋欄，可搜尋整個目錄或先選分類，再選家具、設備、門或範本。會議艙、包廂、更多座椅及收納款式可按名稱尋找，不必只看第一個分類。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">把支援拖放的家具項目拖到地面即可放置；放下後仍可繼續放置同一物件。複製也會在每次放下後繼續，按 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 結束，已放置的副本會保留。門的預覽會指出無法放置的位置，請先選合適的牆面位置。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">選取一組物件</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">使用選取工具拖出選取框，可同時選取範圍內的家具、裝置及文字。未鎖定房間只有在整個輪廓被框住時才會加入。移動所選房間會連同內容移動；Shift 點擊仍可逐一加入。移動或複製前請核對選取範圍；只整理家具時，先鎖定房間幾何。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">調整高度、表面及配件</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">牆的高度控制提供預設、即時滑桿及厘米數值。拖動可預覽，未完成調整時按 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 可取消。壁掛物件另有垂直高度把手，拖動後請檢查與牆面的相對位置。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">支援分段表面的牆可先選上半部或下半部，再設定材質及顏色；房間地面是另一個目標。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">預設</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">恢復材質原色。樓層地面樣式控制整層材質及顏色，請同時核對房間自身的地面表面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">支援的家具可調整椅子數量及排列。有些配件按鈕會循環切換款式，而非單純開關。已分配的座位可能限制調整，改動家具後請檢查資源分配。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3762375"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="map-2-floor-style-zh-hant" descr="保留場景作參照，同時調整整個樓層的地面材質及顏色。" title="保留場景作參照，同時調整整個樓層的地面材質及顏色。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3762375"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">保留場景作參照，同時調整整個樓層的地面材質及顏色。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從俯視及 3D 檢查房間邊界、門及家具位置。重新開啟已鎖定房間，確認鎖定已儲存。等待</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，草稿準備好供使用者查看時再</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId01iv8opp-b_vlns4skim2">
+      <w:hyperlink w:history="1" r:id="rId8lvpfnpt3sqmv-rndeswt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1099,51 +1263,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjwzx0j7chcxmnjnatthbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rId__f3qlcjdmbt5zjtpzbti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdpa8jo21yjbjwqtpndxnx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdc3z9ha-cfqb2ohtwuk6-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdg-a83gxrbkqg4wab4rqav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId01iv8opp-b_vlns4skim2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e9d86421b447a60b830de6adc7d4d0052354a9b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bd04d6f864fab78227a38fa2718ca45be7ff806.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdofxvxy7i-88xjmhdqeief" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdlxif8sybdxffwy9oc7hgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdarbc1v0h72dbe-lxyha9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdhb2viko43feaxyrxthvzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId_qfn0rykbuz_yk0_29fhk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId8lvpfnpt3sqmv-rndeswt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e9d86421b447a60b830de6adc7d4d0052354a9b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b6a2bc48ea792da282c725b8f62576081904f2a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ceb163791d1bf89fc82955efa60d8f8ca2e4250.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>編輯 Map 2.0 地圖</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>