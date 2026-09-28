--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdssucvxzkfonsfvldvqfd7">
+      <w:hyperlink w:history="1" r:id="rIdev2swewkow0jh3syr5cfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/draw-the-walking-paths/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 請先畫好樓層並指派房間。路線連接的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">已指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的資源，所以在什麼都還沒指派時畫出來的
 網絡，沒有可以抵達的目標——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnp24jmzcykzkxczu5anc">
+      <w:hyperlink w:history="1" r:id="rId4n_vjfbtx54m6z4ds-41k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把房間與座位指派到地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。大多數
 樓層更適合先用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqewq8pwcf23clbq1tuxzm">
+      <w:hyperlink w:history="1" r:id="rIdqr4zf0bnrv_rptc_p3cue">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自動產生步行路徑</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始，
 再用手修正。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 切到路線</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -517,51 +517,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電梯與樓梯是路線離開這層樓的地方，而它們是設施，不是路線點。請在它們服務的每一層樓上
 標記，並在每一處放一個路線點，讓網絡能抵達路線換樓層的位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最容易出錯的規則是：必須是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設施在每層樓各有一個位置，而不是每層樓各一個設施
 ——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwer_pv08klqko6gor4x6">
+      <w:hyperlink w:history="1" r:id="rIde_j-iuvox0xbalsduxtyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電梯與樓梯連接樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題列的 </w:t>
@@ -641,51 +641,51 @@
       <w:r>
         <w:t xml:space="preserve"> 房間是靠被指派到某個區域而加入網絡，不是靠在它旁邊畫一條
 路徑。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是否會提供方向。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是每層樓的授權——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdduxqoefxpy_2mpwynsiz8">
+      <w:hyperlink w:history="1" r:id="rIdx29ghtbh0ejzz8lyzjynh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">路線指引如何找到一條路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1130,51 +1130,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdssucvxzkfonsfvldvqfd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rIdfnp24jmzcykzkxczu5anc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdqewq8pwcf23clbq1tuxzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdnwer_pv08klqko6gor4x6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdduxqoefxpy_2mpwynsiz8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21fcacff0beed29268c10d9c11dec7ef9f93c609.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fecaee221cee361c9a3ffa0f5b00bef563f1668.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdev2swewkow0jh3syr5cfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId4n_vjfbtx54m6z4ds-41k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdqr4zf0bnrv_rptc_p3cue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIde_j-iuvox0xbalsduxtyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdx29ghtbh0ejzz8lyzjynh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21fcacff0beed29268c10d9c11dec7ef9f93c609.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fecaee221cee361c9a3ffa0f5b00bef563f1668.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>手動繪製步行路徑</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>