--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,178 +26,186 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手動繪製步行路徑</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">路線模式的兩個工具——點擊放下路線點、從一個點拖曳出路徑、按右鍵移除。什麼時候手繪勝過自動產生，以及那些會讓網絡留下破洞的錯誤。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 路線模式的兩個工具——點擊放下路線點、從一個點拖曳出路徑、按右鍵移除。什麼時候手繪勝過自動產生，以及那些會讓網絡留下破洞的錯誤。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdev2swewkow0jh3syr5cfo">
+      <w:hyperlink w:history="1" r:id="rIdjkmfiqps0yr5wxi_6tkom">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/draw-the-walking-paths/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 請先畫好樓層並指派房間。路線連接的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">已指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的資源，所以在什麼都還沒指派時畫出來的
 網絡，沒有可以抵達的目標——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4n_vjfbtx54m6z4ds-41k">
+      <w:hyperlink w:history="1" r:id="rIdrag7rrgndc4fmqvfvjdq2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把房間與座位指派到地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。大多數
 樓層更適合先用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqr4zf0bnrv_rptc_p3cue">
+      <w:hyperlink w:history="1" r:id="rIdi86gncsjqygvf61pgucft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自動產生步行路徑</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">開始，
 再用手修正。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 切到路線</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在編輯器中開啟樓層並選擇 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">路線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。平面圖會退到後方，工具列縮到兩個工具，畫布上會出現
 一行提示，說明每一次點擊會做什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-mode-zh-hant" descr="兩個工具：繪製與移動。" title="兩個工具：繪製與移動。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -517,51 +525,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">電梯與樓梯是路線離開這層樓的地方，而它們是設施，不是路線點。請在它們服務的每一層樓上
 標記，並在每一處放一個路線點，讓網絡能抵達路線換樓層的位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最容易出錯的規則是：必須是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設施在每層樓各有一個位置，而不是每層樓各一個設施
 ——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_j-iuvox0xbalsduxtyl">
+      <w:hyperlink w:history="1" r:id="rIdrjrlqex_xir_r4ksjz48b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用電梯與樓梯連接樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題列的 </w:t>
@@ -641,51 +649,51 @@
       <w:r>
         <w:t xml:space="preserve"> 房間是靠被指派到某個區域而加入網絡，不是靠在它旁邊畫一條
 路徑。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">是否會提供方向。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是每層樓的授權——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx29ghtbh0ejzz8lyzjynh">
+      <w:hyperlink w:history="1" r:id="rIdb_4xcwqiytjatehuozbtp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">路線指引如何找到一條路</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1130,51 +1138,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdev2swewkow0jh3syr5cfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId4n_vjfbtx54m6z4ds-41k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdqr4zf0bnrv_rptc_p3cue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIde_j-iuvox0xbalsduxtyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdx29ghtbh0ejzz8lyzjynh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21fcacff0beed29268c10d9c11dec7ef9f93c609.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fecaee221cee361c9a3ffa0f5b00bef563f1668.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjkmfiqps0yr5wxi_6tkom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rIdrag7rrgndc4fmqvfvjdq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdi86gncsjqygvf61pgucft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdrjrlqex_xir_r4ksjz48b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdb_4xcwqiytjatehuozbtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca8dff8e6793e7409c0cf5b020974521e2b58ab4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cb61e4a62c55bc1482e7c56f3e019833693d8c8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>手動繪製步行路徑</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>