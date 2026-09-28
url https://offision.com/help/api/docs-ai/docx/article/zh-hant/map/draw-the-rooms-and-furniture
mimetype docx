--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,109 +52,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb40kjtc6nzdy63ntviawt">
+      <w:hyperlink w:history="1" r:id="rIde-u8skrgngwoi8ptpjcua">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/draw-the-rooms-and-furniture/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 樓層必須先有地圖，編輯器才打得開——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpamfskf6wxeq3vdz2ulk2">
+      <w:hyperlink w:history="1" r:id="rIdmgzgezls_fsuf9rlky6da">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為一層樓建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 如果你匯入了影像，它已經在畫布後方，你正要在上面描繪。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡的一切都發生在四個模式的第一個：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。你畫的是從上往下看的平面圖，高度是
 之後的事——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq62nqwxafgavwexoh-bky">
+      <w:hyperlink w:history="1" r:id="rId2m9afdgi3f_3pb9t_czhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為物件設定高度</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 認識工具列</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左側五個工具，這就是全部的繪圖工具。</w:t>
@@ -955,51 +955,51 @@
       <w:r>
         <w:t xml:space="preserve"> 中連結到那個房間
 之前，並不是那個房間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">任何東西有多高。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每個圖形都會拿到一個合理的預設高度；要更改請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdft6zvbwxzkdpizt2uw8af">
+      <w:hyperlink w:history="1" r:id="rIdbqgpusfhhql9ihi1m8aku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為物件設定高度</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1445,51 +1445,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb40kjtc6nzdy63ntviawt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdpamfskf6wxeq3vdz2ulk2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdq62nqwxafgavwexoh-bky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIdft6zvbwxzkdpizt2uw8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e3c781dcf8c58e5ae5427004b37b559031555bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9ca46c5a69fb1d9e4a1645704bb2467d455cef9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde-u8skrgngwoi8ptpjcua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdmgzgezls_fsuf9rlky6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId2m9afdgi3f_3pb9t_czhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIdbqgpusfhhql9ihi1m8aku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e3c781dcf8c58e5ae5427004b37b559031555bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9ca46c5a69fb1d9e4a1645704bb2467d455cef9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>繪製房間與家具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>