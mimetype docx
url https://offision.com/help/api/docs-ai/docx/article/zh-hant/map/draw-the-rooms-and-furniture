--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,135 +26,143 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">繪製房間與家具</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">設計模式——用矩形與橢圓描出牆面、從家具目錄放入桌椅，以及決定你能選取什麼的四個圖層。一層真實的樓層大約半小時。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 設計模式——用矩形與橢圓描出牆面、從家具目錄放入桌椅，以及決定你能選取什麼的四個圖層。一層真實的樓層大約半小時。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde-u8skrgngwoi8ptpjcua">
+      <w:hyperlink w:history="1" r:id="rId7_lskgnbm4qtan00thhcl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/draw-the-rooms-and-furniture/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 樓層必須先有地圖，編輯器才打得開——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmgzgezls_fsuf9rlky6da">
+      <w:hyperlink w:history="1" r:id="rIdteywemd4z5r_iqloq-e_7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為一層樓建立地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 如果你匯入了影像，它已經在畫布後方，你正要在上面描繪。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡的一切都發生在四個模式的第一個：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。你畫的是從上往下看的平面圖，高度是
 之後的事——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2m9afdgi3f_3pb9t_czhv">
+      <w:hyperlink w:history="1" r:id="rIdzvsianb7jsieoutrsimqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為物件設定高度</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 認識工具列</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左側五個工具，這就是全部的繪圖工具。</w:t>
@@ -955,51 +963,51 @@
       <w:r>
         <w:t xml:space="preserve"> 中連結到那個房間
 之前，並不是那個房間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">任何東西有多高。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每個圖形都會拿到一個合理的預設高度；要更改請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbqgpusfhhql9ihi1m8aku">
+      <w:hyperlink w:history="1" r:id="rIddpiq2gwvzf4fuqesx-ukx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為物件設定高度</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1445,51 +1453,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde-u8skrgngwoi8ptpjcua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdmgzgezls_fsuf9rlky6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId2m9afdgi3f_3pb9t_czhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIdbqgpusfhhql9ihi1m8aku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e3c781dcf8c58e5ae5427004b37b559031555bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9ca46c5a69fb1d9e4a1645704bb2467d455cef9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7_lskgnbm4qtan00thhcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdteywemd4z5r_iqloq-e_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdzvsianb7jsieoutrsimqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/give-objects-height/" TargetMode="External"/><Relationship Id="rIddpiq2gwvzf4fuqesx-ukx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/give-objects-height/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f44bd9b5e81ab8668791465ce238eb57e3c8d2cc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0077108d1ea3bc70a746839ea6f55ceb8e0964a1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>繪製房間與家具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>