--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為一層樓建立地圖</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">開始一層樓的四種方式——範例、空白畫布、你自己的平面圖影像，或地圖檔——以及編輯器 唯一會問、而其他一切都依賴它的那個問題。大約十五分鐘。</w:t>
+        <w:t xml:space="preserve">開始一層樓的四種方式——範例、空白畫布、你自己的平面圖影像，或地圖檔——以及編輯器唯一會問、而其他一切都依賴它的那個問題。大約十五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1fwra_6q0i1tnzmkzpzaj">
+      <w:hyperlink w:history="1" r:id="rIddujvnqdzi77_oruhn85sh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/create-a-map-for-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建築物與樓層必須先存在——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi9z1bwtkyc2ddorddqmil">
+      <w:hyperlink w:history="1" r:id="rId90z4ig1h5wolbxcq_ez2q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物與其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你需要編輯設定的權限，而不只是讀取；沒有權限時樓層可以開啟，但按 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不會有
 任何反應。如果你已有平面圖，請先備好，可以是影像或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
@@ -506,69 +506,69 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這張影像只會被描繪，所以不必漂亮——它必須</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">方正、符合比例、看得清楚</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。匯入對話框
 本身連結了兩段三分鐘的教學，如果你是從 PDF 或列印稿開始，這是最快的路（僅有英文）：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdrq_wdlreuoxkwilzjluti">
+      <w:hyperlink w:history="1" r:id="rIdoljihq72unpclm1ojms9p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 PowerPoint 製作平面圖</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdycxy_rp0c1z3lioa-xvot">
+      <w:hyperlink w:history="1" r:id="rIdxtcaxj_dsl4fsbkw6p0rv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 Photoshop 製作平面圖</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">長邊請控制在 4096 像素以內。更大的影像在繪製前會被縮小，多出來的像素只會增加載入
 時間；在面板與自助機上，上限還更低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 說出樓層的真實寬度</w:t>
       </w:r>
     </w:p>
@@ -768,51 +768,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 繪製，然後儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你會進入 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 模式，影像就在畫布後方，可以開始描繪。那是另一篇文章——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtjev39dkhkmrahd_3bj-_">
+      <w:hyperlink w:history="1" r:id="rIdzazso8nahe0w_6apzzk9m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">繪製房間與家具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在你儲存之前，沒有任何東西送到伺服器。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">儲存</w:t>
       </w:r>
@@ -865,51 +865,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間與座位本身。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 新地圖上只有圖形，沒有任何連結——那個連結是什麼、為什麼是
 另一件工作，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1g92vdfi4g8amu1k6txx2">
+      <w:hyperlink w:history="1" r:id="rId5xmam-pa0qkdctcbphcp2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 地圖是由什麼組成的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1447,51 +1447,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1fwra_6q0i1tnzmkzpzaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdi9z1bwtkyc2ddorddqmil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdrq_wdlreuoxkwilzjluti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdycxy_rp0c1z3lioa-xvot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdtjev39dkhkmrahd_3bj-_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId1g92vdfi4g8amu1k6txx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6d984abffe296beead4a317360ec4850456b7b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb394fc6a6661f0b729949a15bd2d7926c821fc7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa13d601eac0359aa5316c72a4744b5546a9a2af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c10a1280396cbcf384bd60b3269c4e09887fd590.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddujvnqdzi77_oruhn85sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId90z4ig1h5wolbxcq_ez2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdoljihq72unpclm1ojms9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdxtcaxj_dsl4fsbkw6p0rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdzazso8nahe0w_6apzzk9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId5xmam-pa0qkdctcbphcp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6d984abffe296beead4a317360ec4850456b7b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb394fc6a6661f0b729949a15bd2d7926c821fc7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa13d601eac0359aa5316c72a4744b5546a9a2af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c10a1280396cbcf384bd60b3269c4e09887fd590.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為一層樓建立地圖</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>