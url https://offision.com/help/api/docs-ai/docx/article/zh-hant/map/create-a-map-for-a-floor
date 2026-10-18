--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,104 +26,112 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為一層樓建立地圖</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">開始一層樓的四種方式——範例、空白畫布、你自己的平面圖影像，或地圖檔——以及編輯器唯一會問、而其他一切都依賴它的那個問題。大約十五分鐘。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 開始一層樓的四種方式——範例、空白畫布、你自己的平面圖影像，或地圖檔——以及編輯器唯一會問、而其他一切都依賴它的那個問題。大約十五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddujvnqdzi77_oruhn85sh">
+      <w:hyperlink w:history="1" r:id="rIdvjojgxyuzhkfgq2f_nlfk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/create-a-map-for-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建築物與樓層必須先存在——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId90z4ig1h5wolbxcq_ez2q">
+      <w:hyperlink w:history="1" r:id="rIdb0pwtfj8mtkaomtt1wjvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築物與其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 你需要編輯設定的權限，而不只是讀取；沒有權限時樓層可以開啟，但按 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不會有
 任何反應。如果你已有平面圖，請先備好，可以是影像或 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
@@ -138,137 +146,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選擇樓層</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地圖</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。中間的清單是你的建築物與其樓層。已經有地圖的樓層會帶一個勾號；
-[...10 lines deleted...]
-        <w:t xml:space="preserve">。選取樓層後會顯示它上面有什麼。</w:t>
+        <w:t xml:space="preserve">。樓層清單列出建築物及其樓層。選取樓層即可預覽 Classic map；
+尚未建立地圖的樓層會顯示相應狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4067175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-floor-list-zh-hant" descr="一列一層樓。勾號表示上面已經有地圖。" title="一列一層樓。勾號表示上面已經有地圖。"/>
+            <wp:docPr id="1" name="map-floor-list-zh-hant" descr="選取樓層即可預覽 Classic map。" title="選取樓層即可預覽 Classic map。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4067175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">一列一層樓。勾號表示上面已經有地圖。</w:t>
+        <w:t xml:space="preserve">選取樓層即可預覽 Classic map。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在還沒有內容的樓層上按 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">創建地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，或在已有地圖的樓層下方按 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編輯</w:t>
@@ -506,69 +504,69 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這張影像只會被描繪，所以不必漂亮——它必須</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">方正、符合比例、看得清楚</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。匯入對話框
 本身連結了兩段三分鐘的教學，如果你是從 PDF 或列印稿開始，這是最快的路（僅有英文）：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdoljihq72unpclm1ojms9p">
+      <w:hyperlink w:history="1" r:id="rId2j_-qvs7uacwpkio2fuxk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 PowerPoint 製作平面圖</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdxtcaxj_dsl4fsbkw6p0rv">
+      <w:hyperlink w:history="1" r:id="rIdve5uiep0brkbfwjqf60aw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 Photoshop 製作平面圖</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">長邊請控制在 4096 像素以內。更大的影像在繪製前會被縮小，多出來的像素只會增加載入
 時間；在面板與自助機上，上限還更低。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 說出樓層的真實寬度</w:t>
       </w:r>
     </w:p>
@@ -768,51 +766,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 繪製，然後儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你會進入 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">設計</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 模式，影像就在畫布後方，可以開始描繪。那是另一篇文章——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzazso8nahe0w_6apzzk9m">
+      <w:hyperlink w:history="1" r:id="rIduqdflmqtcjihffj3r3qop">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">繪製房間與家具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在你儲存之前，沒有任何東西送到伺服器。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">儲存</w:t>
       </w:r>
@@ -822,94 +820,83 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">儲存並關閉</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。帶著未儲存的內容關閉會先詢問；異常結束的工作階段下次會再提供給你。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認成果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">關閉編輯器，看看樓層清單。這層樓現在應該帶著勾號而不是 </w:t>
-[...10 lines deleted...]
-應該以 3D 顯示你的地圖——這也是發現比例錯誤最快的方式，因為寬度錯誤的樓層在牆立
+        <w:t xml:space="preserve">關閉編輯器，再次選取樓層。預覽應該以 3D 顯示你的地圖——這也是發現比例錯誤最快的方式，因為寬度錯誤的樓層在牆立
 起來之後，會明顯看起來太高或太扁。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這篇文章不涵蓋的部分</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間與座位本身。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 新地圖上只有圖形，沒有任何連結——那個連結是什麼、為什麼是
 另一件工作，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xmam-pa0qkdctcbphcp2">
+      <w:hyperlink w:history="1" r:id="rIdx2off87dnuexesjhtiapg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 地圖是由什麼組成的</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1447,51 +1434,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddujvnqdzi77_oruhn85sh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId90z4ig1h5wolbxcq_ez2q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdoljihq72unpclm1ojms9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdxtcaxj_dsl4fsbkw6p0rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdzazso8nahe0w_6apzzk9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId5xmam-pa0qkdctcbphcp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6d984abffe296beead4a317360ec4850456b7b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb394fc6a6661f0b729949a15bd2d7926c821fc7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa13d601eac0359aa5316c72a4744b5546a9a2af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c10a1280396cbcf384bd60b3269c4e09887fd590.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvjojgxyuzhkfgq2f_nlfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdb0pwtfj8mtkaomtt1wjvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId2j_-qvs7uacwpkio2fuxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdve5uiep0brkbfwjqf60aw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIduqdflmqtcjihffj3r3qop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdx2off87dnuexesjhtiapg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f9a9670ad5c6309504e1fbf65da4dec5eb97c51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3758c42cf2754cfc839b37af02d26dd6354da69.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b699785293a0dc066a67e46de58ec64325580619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7b5ac742fc109c4b5210ac1f8eb45a670540873.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為一層樓建立地圖</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>