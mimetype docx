--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ntumwloy8bms1gpuehke">
+      <w:hyperlink w:history="1" r:id="rIdam8cengvcg8zknmplwwni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/create-a-map-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建立新地圖時，請使用 Map 2.0。先在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjytefqqkzqju2lg34htov">
+      <w:hyperlink w:history="1" r:id="rIdcsj5qzf8lxpawixhv3fvy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">建立建築物和樓層。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從正確的樓層開始</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟地圖，選擇新地圖檢視，再選擇建築物和樓層，開啟該樓層的編輯器。切換地圖檢視會影響帳戶內使用者看到的地圖，並非每個樓層各自的開關。</w:t>
@@ -165,107 +165,107 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從空白開始</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">自行繪製。AI 繪圖需要可用的 AI 地圖額度。使用結果前，請檢查比例、門、房間邊界和指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若樓層已有 Classic map，請參閱</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從傳統地圖建立</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfod2rhsfjffudvcl_dlkp">
+      <w:hyperlink w:history="1" r:id="rIdbb_8amhhkn0qms0etu10z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">遷移指引</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在設計器編輯</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map 2.0 直接編輯 3D 場景。俯視角度也是同一張地圖的另一個視角。加入牆、房間、門和傢俬，再選取物件調整。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcvg00qygg9si2tvspsrsu">
+      <w:hyperlink w:history="1" r:id="rId_vsiqjqjbtovu25h03bnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">編輯 Map 2.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">變更會儲存為草稿。確認</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">後，按照</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdldykcrzlrvs1gh6dmynqm">
+      <w:hyperlink w:history="1" r:id="rId0xoluvjsa-vnlece2yogr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">檢查和更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">完成更新。從未發佈地圖的樓層，在啟用新地圖時可能顯示草稿；不要假設首個已儲存草稿不會對外顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">準備 AI 繪圖</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用清晰、沒有傾斜、只顯示一層樓的平面圖。PDF 請將目的樓層放在第一頁。確認地圖範圍並排除無關邊界，再檢查以公尺顯示的</w:t>
@@ -304,51 +304,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AI 地圖配額已用完</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">時可聯絡銷售；仍可手動繪製。不要假設配額固定或每次重試都免費。開始讀取後停止，仍會使用一個 AI 地圖配額，停止確認會說明此點。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">生成後，先檢查結果，再選擇</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用此地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">或開啟編輯器。生成圖面不會建立可預約資源；請</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbiwbhalzkgqkdox7ukwho">
+      <w:hyperlink w:history="1" r:id="rIdlyrjw5ewjtjppo9dwgnde">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">指派現有資源</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。逐一檢查待確認項目、門口和可通行空間，更新後測試路線。無法讀取時改用清晰平面圖或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">從空白開始</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，不要對同一份無法讀取的圖面重複消耗配額。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -845,51 +845,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3ntumwloy8bms1gpuehke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdjytefqqkzqju2lg34htov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rIdfod2rhsfjffudvcl_dlkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-to-map-2/" TargetMode="External"/><Relationship Id="rIdcvg00qygg9si2tvspsrsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-map-2/" TargetMode="External"/><Relationship Id="rIdldykcrzlrvs1gh6dmynqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdbiwbhalzkgqkdox7ukwho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/896f579e1c31ded193b866852eea4afa7e217cf3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdam8cengvcg8zknmplwwni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/create-a-map-2/" TargetMode="External"/><Relationship Id="rIdcsj5qzf8lxpawixhv3fvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rIdbb_8amhhkn0qms0etu10z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../move-to-map-2/" TargetMode="External"/><Relationship Id="rId_vsiqjqjbtovu25h03bnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-map-2/" TargetMode="External"/><Relationship Id="rId0xoluvjsa-vnlece2yogr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdlyrjw5ewjtjppo9dwgnde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/896f579e1c31ded193b866852eea4afa7e217cf3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>使用 Map 2.0 建立樓層地圖</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>